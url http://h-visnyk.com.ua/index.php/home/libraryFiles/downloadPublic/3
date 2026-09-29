--- v0 (2026-06-26)
+++ v1 (2026-09-29)
@@ -10,5814 +10,2305 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="473B1406" w14:textId="77777777" w:rsidR="00DB32EA" w:rsidRDefault="009C53B4">
-[...5 lines deleted...]
-    <w:p w14:paraId="6657BE2E" w14:textId="77777777" w:rsidR="000B6B2E" w:rsidRPr="00E92FB9" w:rsidRDefault="000B6B2E" w:rsidP="000B6B2E">
+    <w:p w14:paraId="71DF2515" w14:textId="27C1D45D" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2142 lines deleted...]
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E704AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="258F2432" wp14:editId="48E0979A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-933632</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-626096</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1187450" cy="1204151"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1299732868" name="Графіка 10" descr="Assorted circles"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1299732868" name="Графіка 1299732868" descr="Assorted circles"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1187450" cy="1204151"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A02DAA" wp14:editId="5E36377F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-1306000</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-953029</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1096881" cy="1112308"/>
+            <wp:effectExtent l="0" t="0" r="0" b="57785"/>
+            <wp:wrapNone/>
+            <wp:docPr id="359060449" name="Графіка 10" descr="Assorted circles"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1299732868" name="Графіка 1299732868" descr="Assorted circles"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="7799309">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1096881" cy="1112308"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49180339" wp14:editId="63B98E0E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-466763</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-298156</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="857250" cy="697865"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="45085"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Графіка 10" descr="A scattering of small circles"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm rot="244319">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="857250" cy="697865"/>
+                          <a:chOff x="213171" y="257051"/>
+                          <a:chExt cx="662606" cy="578850"/>
+                        </a:xfrm>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="662187724" name="Полілінія: фігура 662187724"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="835155" y="795279"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="700823153" name="Полілінія: фігура 700823153"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="800872" y="564219"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2083439795" name="Полілінія: фігура 2083439795"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="760248" y="686091"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1544345738" name="Полілінія: фігура 1544345738"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="557131" y="706402"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="675533189" name="Полілінія: фігура 675533189"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="536817" y="320475"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1397432378" name="Полілінія: фігура 1397432378"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm flipH="1">
+                            <a:off x="447426" y="397521"/>
+                            <a:ext cx="69155" cy="69290"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1246656246" name="Полілінія: фігура 1246656246"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="213171" y="319683"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1387451271" name="Полілінія: фігура 1387451271"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="412056" y="367308"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="590179317" name="Полілінія: фігура 590179317"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="666503" y="372965"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2112316980" name="Полілінія: фігура 2112316980"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="755753" y="465363"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="19519526" name="Полілінія: фігура 19519526"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="679787" y="654833"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="66897130" name="Полілінія: фігура 66897130"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="328250" y="494295"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="167161278" name="Полілінія: фігура 167161278"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="268768" y="257051"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1414972947" name="Полілінія: фігура 1414972947"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="546974" y="574376"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="573877158" name="Полілінія: фігура 573877158"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="689157" y="452504"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="648859902" name="Полілінія: фігура 648859902"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="648532" y="554062"/>
+                            <a:ext cx="40622" cy="40622"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
+                              <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
+                              <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
+                              <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
+                              <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="40622" h="40622">
+                                <a:moveTo>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="40622" y="31529"/>
+                                  <a:pt x="31529" y="40622"/>
+                                  <a:pt x="20311" y="40622"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9094" y="40622"/>
+                                  <a:pt x="0" y="31529"/>
+                                  <a:pt x="0" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="9094"/>
+                                  <a:pt x="9094" y="0"/>
+                                  <a:pt x="20311" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31529" y="0"/>
+                                  <a:pt x="40622" y="9094"/>
+                                  <a:pt x="40622" y="20311"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1818075386" name="Полілінія: фігура 1818075386"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="729780" y="513437"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20313 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20313" y="15766"/>
+                                  <a:pt x="15766" y="20313"/>
+                                  <a:pt x="10157" y="20313"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20313"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20313" y="4547"/>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="933457828" name="Полілінія: фігура 933457828"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="618064" y="462658"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20314 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20313" y="15766"/>
+                                  <a:pt x="15766" y="20314"/>
+                                  <a:pt x="10157" y="20314"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20314"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20313" y="4547"/>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1641203938" name="Полілінія: фігура 1641203938"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="739934" y="401722"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20314 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20313 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20314 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20314" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20314" y="15766"/>
+                                  <a:pt x="15766" y="20313"/>
+                                  <a:pt x="10157" y="20313"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20313"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20314" y="4547"/>
+                                  <a:pt x="20314" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2136351040" name="Полілінія: фігура 2136351040"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="557128" y="655621"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20314 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20313" y="15766"/>
+                                  <a:pt x="15766" y="20314"/>
+                                  <a:pt x="10157" y="20314"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20314"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20313" y="4547"/>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1314146974" name="Полілінія: фігура 1314146974"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="607908" y="584530"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20313 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20313" y="15766"/>
+                                  <a:pt x="15766" y="20313"/>
+                                  <a:pt x="10157" y="20313"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20313"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20313" y="4547"/>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="111937739" name="Полілінія: фігура 111937739"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="607908" y="645464"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20314 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20313 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20313" y="15766"/>
+                                  <a:pt x="15766" y="20314"/>
+                                  <a:pt x="10157" y="20314"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20314"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20313" y="4547"/>
+                                  <a:pt x="20313" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="163140080" name="Полілінія: фігура 163140080"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="648532" y="513437"/>
+                            <a:ext cx="20313" cy="20313"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 20314 w 20313"/>
+                              <a:gd name="connsiteY0" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX1" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY1" fmla="*/ 20313 h 20313"/>
+                              <a:gd name="connsiteX2" fmla="*/ 0 w 20313"/>
+                              <a:gd name="connsiteY2" fmla="*/ 10157 h 20313"/>
+                              <a:gd name="connsiteX3" fmla="*/ 10157 w 20313"/>
+                              <a:gd name="connsiteY3" fmla="*/ 0 h 20313"/>
+                              <a:gd name="connsiteX4" fmla="*/ 20314 w 20313"/>
+                              <a:gd name="connsiteY4" fmla="*/ 10157 h 20313"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="20313" h="20313">
+                                <a:moveTo>
+                                  <a:pt x="20314" y="10157"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20314" y="15766"/>
+                                  <a:pt x="15766" y="20313"/>
+                                  <a:pt x="10157" y="20313"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4547" y="20313"/>
+                                  <a:pt x="0" y="15766"/>
+                                  <a:pt x="0" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="4547"/>
+                                  <a:pt x="4547" y="0"/>
+                                  <a:pt x="10157" y="0"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15766" y="0"/>
+                                  <a:pt x="20314" y="4547"/>
+                                  <a:pt x="20314" y="10157"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:grpFill/>
+                          <a:ln w="2262" cap="flat">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1BBAB4E7" id="Графіка 10" o:spid="_x0000_s1026" alt="A scattering of small circles" style="position:absolute;margin-left:-36.75pt;margin-top:-23.5pt;width:67.5pt;height:54.95pt;rotation:266861fd;z-index:251661312" coordorigin="2131,2570" coordsize="6626,5788" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDAFL79NA0AALfBAAAOAAAAZHJzL2Uyb0RvYy54bWzsXUuP3LgRvgfIfxB0XCDbelJSw+3FxI6d&#13;&#10;BRzHgB3YPmrU6geglrSSZnq8pwWSe257zV8IkGOQ/AbPP8pHUg9K3RlJzsKeiWuxOys2VSRVfNTH&#13;&#10;qmLx0Xc3h0S7jotyn6Ur3fzW0LU4jbL1Pt2u9D+9efYbX9fKKkzXYZKl8Ur/EJf6d49//atHx3wZ&#13;&#10;W9kuS9ZxoaGQtFwe85W+q6p8uViU0S4+hOW3WR6nyNxkxSGskCy2i3URHlH6IVlYhsEWx6xY50UW&#13;&#10;xWWJX5/KTP2xKH+ziaPqj5tNGVdastLRtkr8LcTfS/538fhRuNwWYb7bR3Uzwk9oxSHcp6i0Lepp&#13;&#10;WIXaVbE/Keqwj4qszDbVt1F2WGSbzT6KxTfga0xj8DXPi+wqF9+yXR63ecsmsHbAp08uNnp5/bzI&#13;&#10;X+evCnDimG/BC5Hi33KzKQ5akYFnluPYZiA+EE3WbgT/PrT8i28qLcKPvutZLrgcIYsFns9cyd9o&#13;&#10;h07gVJZpm56pa8i3XM9wzSb/d3UJjFnMYLIE1/N9lIZ2LWRbeJvKLNmvn+2TRCT4KImfJIV2HaJ/&#13;&#10;wyiK08oSzUyuDn/I1vJ3x8A/sib8zJsiXmfNzyhejDdekqhMqWTR48kxxygtu44o/7eOeL0L81j0&#13;&#10;b7lER7wqtP0anGOW6Xue5ehaGh4wZz7+7eO/P/7z9mfx379uf77961K7/QvS/7j98+1PH/+udRSi&#13;&#10;E0VhbZeWyxK92/Qn/3/dhb7tmq4rOsMLXMsLJIuaznQMZlmyJ+RjvyOiq7J6HmcHXmB4/aKskI3h&#13;&#10;v8aTfKgbH2VpWu6r+B3GxeaQYHJ9s9BEgdpR/l9Wu10PCN6rBJZhm6a2u5PgHQZWW4MkGKlBJZBN&#13;&#10;GqkB/GhrMMbar748qf22Uvqk9qsExhh3MJzatk/iv0pw0n7Mmbavw13T/dFNWvc/nrSQywBDTMc8&#13;&#10;K/n8VwcD1oAmia6WgwtUfPCMEMsFpCUWiwjaM40YvaLWbM2qGQxXie1ZxOCnSuyoxLL5Ne8KSC0u&#13;&#10;rxIhrypdg7wqdA3y6pLThMs8rDjLm0ftuNLlFNV2zRPPO2TX8ZtMvFVx7tfvoBGiO+v6u7eiq8t9&#13;&#10;9Nv4x/M0tula9RKRi+LkD/ybZMGyaSJLlt/L4l/YK7+fkkUGRiC5dFIiFgNUdNIG+bP6Of1i+ylZ&#13;&#10;iaQRVSlNbquuJYV8t/uQdoiOfkTHl15RHfeHVXc5d3xIkpUxmgs28t5vH8QwELztlmOIcC4hxccl&#13;&#10;KR8dlsUw7qMQAGuThJWYkmnWvpQXZfU0LHdSLgrpJwfaAQt3IWtNMDMhDBtpwp8us/UHyCyBEMDU&#13;&#10;Mo+e7VHSi7CsXoUFVnr8CGgI/LDLih917QiYtdLLH67CIta15PsU4jMwHQevVSLhAD8gUag5l2pO&#13;&#10;enV4kmFmYAVAbeKRv18lzeOmyA5vgQgveK3ICtMIdWOlqTCBZOJJhTSygCmj+OJCPAOLgasv0td5&#13;&#10;xAsXUwZf8ubmbVjkGmfPSq8gGF9mjcjuhB7vkfZdTplmF1dVttlziSg4JvlUJwAfOND6DDjCMwzf&#13;&#10;wmDEojURR3QUaDpvI0DJBByBejy5rLrMsYATxcgjHAH4JDhxAm3egVutLCYc0WBGwhGT4A/hiFER&#13;&#10;3ApzwhFD1EU4ArKfcMT6nL6pATe16K/1EZbh244dQEcwGUgoJHOQhMcMy4HCEEif+cwIavUQIQlC&#13;&#10;ElyF9B6Sr4VNYquk6jyAw0kjQRqJQCwfJ3JfDJd+ltg1qxqPc8oCQhJQvPJtzCm3CEkQkuDWt+lI&#13;&#10;wnRhR4KSx4aMn6iSUEjmIAnX9WBqEvPdM5hj1DtxQhKEJAhJnDfJkG1DKOvIttEYgM7BIbJtkG3j&#13;&#10;Ptg2mOe6tm36QPsTgURHMQtH2Mw3PYEjbMtwvNqhhXAE4QjCEYQjJFjo7Pcn/gmdvCSNhOpW0vGF&#13;&#10;fCTIR6L1JfnsPhIm7BqObdneDI1ERzKKJLRNss9/37iU1H6XjuM5FnxcuT9T4LnWwMrBAuGVKX1o&#13;&#10;raDxO+LOuNy7hPwuye+y9v0jfwnyl2hw+NBdsYUbp3r7nveEpCMrB1k5yO+SHziadZDmvL+EaTmM&#13;&#10;uQx/JysnFJJRTMFBQI0klOM0OJ7DfGH9DZeknWhWRfK8JH+J/sETsnKQlaMHgMjKQSc47usJDtP2&#13;&#10;Pcc1LX5kdqKZQyGZgyQc0zLcWifBPNvw6QyH6lvIXQvrHmiOHdIZDnWLSZ6X5HlJnpeqM+nQj4Ts&#13;&#10;HGTn+HJ2DjcwTC9A8I3JQKKjmIMjGDQfhtxj2Z4VNAFASCNBGgnylyB/CfKXQBiO7ihKY9vt6yD6&#13;&#10;KcIRFFPi/sSUsEwTISVY4POjL9OCUykkc5AEHDw9HrqCh5dhrs3ItmGRRkIJGUVnQZfDoFpk2yDb&#13;&#10;Btk2eKxDik7VhGSE+8/9jE5lBi7+5X6QE3FESzAHRTAPYUjl+Q3mOr5NKIJQBCKqNkYciiiB5WEQ&#13;&#10;mpNQBKEIQhGEIrif4b1HEYz5ASI9TNdGtARzUIRt+SKuOddFBI6FQFhiiSCrBlk1yKpBVg2yapBV&#13;&#10;gyJlP+BI2SbzTAY3yxmHQFuKOTjCYr7HZHxL9foTwhGEIwhHEI4gHEE4gnDEQ8YRjukEcHt0prtZ&#13;&#10;mh3JHCThOrhfTV4E4CKAhcdII0HeEWTXuOvKMbJrCKXl0J+wPcUDSxDd3UVxqSi+5X2Ib8ljZHue&#13;&#10;6U7XSHQUc3AEzCemK/0jHBc2DnEpIUWQEFefiuWSzn1SBAmKICFuAubx6ugO0DMXYfS8JYb4is59&#13;&#10;0rnPL3fukzm4Qz0IcP/FVDfLjmIWjnB8167vAHX5loL0EaSPIH0E6SPUoM9S1XD2Hu9u3036CJVl&#13;&#10;HV8IRxCO+HI4wvRN38B5TH/GeY2OZA6SgPnE46dLsdtwTdw76vWRBD88DU0uj44tH1E2zrj8ItGx&#13;&#10;RYGILt0WfCbs03s0rd0RmwaUJ5DzdxG8Q+yuAcFIDSqBbNJIDcPbxO9qznv15UntB7fntV8lMMa4&#13;&#10;MzzGaY/xXyU4aT9GAkWiukeRqORI1HbNZOU+5YfsOlZFXP0OJrToTj7d0Y3dW+fCISg0rsdq46fc&#13;&#10;eWNG4ge+fCjToM7i07WfhZr65fdTks5xuUH3XIlynZJVot2NCaX+WVQnP6dfbD8lK5E0oiqlpLbq&#13;&#10;nviXjOItmh5BouNLr6iOk8Oquxy1X/pNj+gOUPQb3SY+4w7QwOY3gPrWdMtGR4GJUV9N/jp/VdSp&#13;&#10;Eo986jUQoI6NzQBYmPSQcJjFYEkR06rxtaxH99eEI5wxWaxCA2NMDqsvn8jhM8DpnQoLJMEIDlIJ&#13;&#10;CEdEk+66QK9AKrTHW4Uajsu4ScRguEpMOKLDEbVd9ByOEFnzcUSvRMIRWRljfQYb87DatQ/iohvB&#13;&#10;27J6HmfiAqRtkT/bJ4lYzZNUOwLoWdA3a1GYr/RNElY6lwZp1r6UF2X1NCx32nWYrPQyS/ZrKQvI&#13;&#10;1/Ih+1oyHrPaDubcJd6R1Nghenk9jiQ8OwjsGkkgimZzVuFzIQlnTBJj8Rhs0Ef0BaqCYZIkVgkE&#13;&#10;cPqakMQo/0kj8YBiSNS4f1QjIee7uvMd10jUNKSRmOYjcYdGol5tud5FyHmJu3jfnfYLaSQcByLg&#13;&#10;8vu0RHgC17NII3HMihkaCdyixWzXNDgXJ8aiUkjmIAmEtDS54gO7LObihrDBzZ/12kQ6iW4He3LL&#13;&#10;huSRWBROXDPJthGmW64TFproQVgnDG51c98qjidpBgAAVWIxbierFUgnAd7NQxJSE3NiV+gkphSF&#13;&#10;imyU5fNearNIJyFtxeAJ2TaKWNcSARECU+CFSsULhZpDSCI7LGBF2EfxYh6SMIFPzfpk5kQkoZDM&#13;&#10;QRLM8AJc0sXnu+s7LgJgibXgc+kkRq30kDakk7gTq5B1Y1/F7wlJcP21lFOjOokaFShuBeM6iUlI&#13;&#10;oo6Ke8660RqBeocc+ntuSde6KijDXuZI6HmCZuqflc/pF9tPqUUNxXlbdc+1oYNELdgd/YgOYfWK&#13;&#10;qnuIkMQPVyEhiXJ5LHPt5pCkeMqhddlVVb5cLMpoF/9Sd4ibZmB7sDxMVkmYLcUn4giGWQSHia8d&#13;&#10;R5CXxH+Ljy3WU9Xygw0meVu2AnKSIkWqr1v/jNZ3gBNLhYoweYfLIo4qDebqRNeqlV7pWrHSC2h5&#13;&#10;V/plrRKHnbx+l5vMhR38S+OInk9DJ3659Gy/dFQEt8K8JRu4VQ7tK4QjykqOnivykuAbzyI7vIUF&#13;&#10;4KLAzEE6TKNdhukTVZhAMvGkQpq/mhVRfHEhnqPsgIn0In2dR1DXSR0qPEfe3Lx90F4SmHqGMeO6&#13;&#10;LpM1FLNwhHL+8wuc2hi10fO+PiThSv9moZ3IsXPeiqrLgyQY8VZUCcR2QZWU52qAWrxt0kP3thzl&#13;&#10;P+Re+7En/CccAU3IA8QRp7b4cX1ETTOU4d2+W261xS6E9BF6x5cTfYTk5FAVIkET1wtL/AVGntqB&#13;&#10;6NQG5MH/y6mNxTHfLo/bXHT0tgjz3T56GlahmsbzMV/GVrbLknVcPP4PAAAA//8DAFBLAwQUAAYA&#13;&#10;CAAAACEAggbIJt0AAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxa+0+SNo0&#13;&#10;TlWBOCMK4uzGSxI1Xke2m6Z/z3KCyz5nZ2fK/eR6MWKInScNi7kCgVR721Gj4fPjdbYBEZMha3pP&#13;&#10;qOGGEfbV/V1pCuuv9I7jMTWCSSgWRkOb0lBIGesWnYlzPyDx7tsHZxK3oZE2mCuTu14ulcqkMx3x&#13;&#10;h9YM+NxifT5eHLOs3tR6k4/bQ6DmprKQvsZz0vrxYXrZcTjsQCSc0t8F/Hpg/VCxsJO/kI2i1zDL&#13;&#10;V08M5WKdszNGZAsenDgvtyCrUv63Uf0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwBS+&#13;&#10;/TQNAAC3wQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;ggbIJt0AAAAOAQAADwAAAAAAAAAAAAAAAACODwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAJgQAAAAAA==&#13;&#10;">
+                <v:shape id="Полілінія: фігура 662187724" o:spid="_x0000_s1027" style="position:absolute;left:8351;top:7952;width:406;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA680joygAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvBf9DeEIvpWZdStTVKGIRvdaWnh/Jc7O4eVk2Udd/3xQKvQwMw3zDrDaDb8WN+tgE1jCdFCCI&#13;&#10;TbAN1xq+PvevcxAxIVtsA5OGB0XYrEdPK6xsuPMH3U6pFhnCsUINLqWukjIaRx7jJHTEOTuH3mPK&#13;&#10;tq+l7fGe4b6VZVEo6bHhvOCwo50jczldvQZaqOFwVG7/HQ9YLIx6eewMaf08Ht6XWbZLEImG9N/4&#13;&#10;QxytBqXK6Xw2K9/g91f+BHL9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADrzSOjKAAAA&#13;&#10;5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 700823153" o:spid="_x0000_s1028" style="position:absolute;left:8008;top:5642;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfV3f7ygAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvhf6H8IReSk1UutXVKEURvWqL50fy3CxuXpZNquu/N4VCLwPDMN8wi1XvG3GlLtaBNYyGCgSx&#13;&#10;CbbmSsP31/ZtCiImZItNYNJwpwir5fPTAksbbnyg6zFVIkM4lqjBpdSWUkbjyGMchpY4Z+fQeUzZ&#13;&#10;dpW0Hd4y3DdyrFQhPdacFxy2tHZkLscfr4FmRb/bF257ijtUM1O83teGtH4Z9Jt5ls85iER9+m/8&#13;&#10;IfZWw4dS0/Fk9D6B31/5E8jlAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9Xd/vKAAAA&#13;&#10;5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 2083439795" o:spid="_x0000_s1029" style="position:absolute;left:7602;top:6860;width:406;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLpbJdzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#13;&#10;FMTvQr9DeIIXsUn/uHa3TYtUSnu1iudH8twsbl6WTWy3394IhV4GhmF+w6w2g2/FifrYBNYwGSsQ&#13;&#10;xCbYhmsNnx+7pwWImJAttoFJw4UibNajuxVWNpz5nU7HVIsM4VihBpdSV0kZjSOPcRw64px9h95j&#13;&#10;yravpe3xnOG+lVOlCumx4bzgsKOtI/Nz/PUaqCyG/aFwu6+4R1Wa4vGyNaT1w/3wtszyugSRaEi3&#13;&#10;xhVxsBqmajGbz8qX8hn+j+VTINd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMulsl3N&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1544345738" o:spid="_x0000_s1030" style="position:absolute;left:5571;top:7064;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmp68wzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#13;&#10;DIXvSPyHyEhcEEthXce6ZRMamrYrA+1sJaapaJyqCVv37/EBicuT/J782W+1GUOnzjSkNrKBp0kB&#13;&#10;ithG13Jj4PNj9/gCKmVkh11kMnClBJv17c0Kaxcv/E7nY26UQDjVaMDn3NdaJ+spYJrEnliyrzgE&#13;&#10;zDIOjXYDXgQeOv1cFJUO2LJc8NjT1pP9Pv4EA7Soxv2h8rtT2mOxsNXDdWvJmPu78W0p8roElWnM&#13;&#10;/xt/iIOTDrOynJaz+VQ+l2JigF7/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACanrzDN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 675533189" o:spid="_x0000_s1031" style="position:absolute;left:5368;top:3204;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpPBkhywAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvhf6H8ApeSs1aMXVXoxRF9Kotnh/Jc7N087JsUl3/fVMo9DIwDPMNs1wPvhVX6mMTWMNkXIAg&#13;&#10;NsE2XGv4/Ni9zEHEhGyxDUwa7hRhvXp8WGJlw42PdD2lWmQIxwo1uJS6SspoHHmM49AR5+wSeo8p&#13;&#10;276WtsdbhvtWvhaFkh4bzgsOO9o4Ml+nb6+BSjXsD8rtznGPRWnU831jSOvR07BdZHlfgEg0pP/G&#13;&#10;H+JgNai32Ww6ncxL+P2VP4Fc/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpPBkhywAA&#13;&#10;AOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1397432378" o:spid="_x0000_s1032" style="position:absolute;left:4474;top:3975;width:691;height:693;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKVHHk0AAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjODNZm3E1W3TUiqiYKG4rT3HZLq7dDNZNrFd/fXOodDLg3mP+WbedD74Vhyxj00gDfej&#13;&#10;DASSDa6hSsN283r3BCImQ860gVDDL0aYz66vpqZw4USfeCxTJRhCsTAa6pS6Qspoa/QmjkKHxNk+&#13;&#10;9N4kHvtKut6cGO5bOc6yR+lNQ3yhNh0ua7SH8sdreKt2f7lVi/0ufNnVUK4/VLP+1vr2ZniZsCwm&#13;&#10;IBIO6bJxRrw77qCe8wc1Vjl/zsXYADn7BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0&#13;&#10;LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIpU&#13;&#10;ceTQAAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcA&#13;&#10;AAAEAwAAAAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="69155,34645;34578,69290;0,34645;34578,0;69155,34645" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1246656246" o:spid="_x0000_s1033" style="position:absolute;left:2131;top:3196;width:406;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5xmWPygAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjOBFbNZSg902LVIp7dVWPA/JuFncTJZNbLf/3ikIXh68ebxveMv1GDt1oiG3iS08TSpQ&#13;&#10;xC75lhsLH8ft4wuoXJA9donJwoUyrFe3N0usfTrzO50OpVEC4VyjhVBKX2udXaCIeZJ6Ysm+0hCx&#13;&#10;iB0a7Qc8Czx2elpVRkdsWT4E7GkTyH0ffqIFmptxtzdh+5l3WM2debhsHFl7fze+LUReF6AKjeW/&#13;&#10;8YfYe9kwnRnzbEThOkwOoFe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnGZY/KAAAA&#13;&#10;6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1387451271" o:spid="_x0000_s1034" style="position:absolute;left:4120;top:3673;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlQfZjzAAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvhb5DmEIvRbOrdtXVKEURvdaK5yEZN0s3k2WT6vr2TUHoZWDm5/+Gb7nuXSOu1IXas4J8mIEg&#13;&#10;1t7UXCk4fe0GMxAhIhtsPJOCOwVYr56fllgaf+NPuh5jJRKEQ4kKbIxtKWXQlhyGoW+JU3bxncOY&#13;&#10;1q6SpsNbgrtGjrKskA5rTh8strSxpL+PP04BzYt+fyjs7hz2mM118XbfaFLq9aXfLtL4WICI1Mf/&#13;&#10;xgNxMMlhPJtO3vPRNIc/sXQAufoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#13;&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJUH2Y8wA&#13;&#10;AADoAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#13;&#10;AAAAAA==&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 590179317" o:spid="_x0000_s1035" style="position:absolute;left:6665;top:3729;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXDcuxywAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvBf9DeEIvpSbb0rW7GkUsoldt6fmRvG4WNy/LJtX13zeFQi8DwzDfMMv16DtxoSG2gTUUMwWC&#13;&#10;2ATbcqPh4333+AoiJmSLXWDScKMI69Xkbom1DVc+0uWUGpEhHGvU4FLqaymjceQxzkJPnLOvMHhM&#13;&#10;2Q6NtANeM9x38kmpUnpsOS847GnryJxP314DVeW4P5Ru9xn3qCpTPty2hrS+n45viyybBYhEY/pv&#13;&#10;/CEOVsNLpYp59VzM4fdX/gRy9QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXDcuxywAA&#13;&#10;AOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 2112316980" o:spid="_x0000_s1036" style="position:absolute;left:7557;top:4653;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAR1NB0ywAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;EIXvBf9DmEIvpWZ3C8FdjSIW0WtVPA/JdLN0M1k2qa7/vjkUehl4DO97fKvN5HtxozF2gTWU8wIE&#13;&#10;sQm241bD5bx/W4CICdliH5g0PCjCZj17WmFjw50/6XZKrcgQjg1qcCkNjZTROPIY52Egzr+vMHpM&#13;&#10;OY6ttCPeM9z3sioKJT12nBccDrRzZL5PP14D1Wo6HJXbX+MBi9qo18fOkNYvz9PHMp/tEkSiKf03&#13;&#10;/hBHq6Eqy+q9VPUiq2SxLAVy/QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAR1NB0ywAA&#13;&#10;AOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 19519526" o:spid="_x0000_s1037" style="position:absolute;left:6797;top:6548;width:407;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSzP2pyAAAAOYAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RSwMx&#13;&#10;EITfBf9D2IIvYnMWDN61aZFKaV+t4vOSrJejl81xie3137uCICwDwzDfMqvNFHt1pjF3iS08zitQ&#13;&#10;xC75jlsLH++7h2dQuSB77BOThStl2Kxvb1bY+HThNzofS6sEwrlBC6GUodE6u0AR8zwNxJJ9pTFi&#13;&#10;ETu22o94EXjs9aKqjI7YsXwIONA2kDsdv6MFqs20P5iw+8x7rGpn7q9bR9bezabXpcjLElShqfw3&#13;&#10;/hAHLxvqJ7mFgd9ZYkGvfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSzP2pyAAAAOYA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 66897130" o:spid="_x0000_s1038" style="position:absolute;left:3282;top:4942;width:406;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnNGWyygAAAOYAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjOBFbLYKsbttWqRS2quteB6ScbO4mSyb2G7/vXMQvAw8hvc9vtVmir0605i7xBbmswoU&#13;&#10;sUu+49bCx2n3uACVC7LHPjFZuFKGzfr2ZoWNTxd+p/OxtEognBu0EEoZGq2zCxQxz9JALL+vNEYs&#13;&#10;EsdW+xEvAo+9fqoqoyN2LAsBB9oGct/Hn2iBajPtDybsPvMeq9qZh+vWkbX3d9PbUs7rElShqfw3&#13;&#10;/hAHb8GYRf0yfxYR0RIl0OtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKc0ZbLKAAAA&#13;&#10;5gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 167161278" o:spid="_x0000_s1039" style="position:absolute;left:2687;top:2570;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDohghzygAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjOBFbHZ7SO22aZFKaa+24nlIxs3iZrJsYrv9985B8DLwGN733ltvp9irC425S2yhnlWg&#13;&#10;iF3yHbcWPs775xdQuSB77BOThRtl2G7u79bY+HTld7qcSqsEwrlBC6GUodE6u0AR8ywNxPL7SmPE&#13;&#10;InJstR/xKvDY63lVGR2xY0kIONAukPs+/UQLtDTT4WjC/jMfsFo683TbObL28WF6W8l5XYEqNJV/&#13;&#10;xx/i6GWDWdSmni+kuOwSDXrzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiGCHPKAAAA&#13;&#10;5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1414972947" o:spid="_x0000_s1040" style="position:absolute;left:5469;top:5743;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCudsvzAAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#13;&#10;DIbvg72DUWGX0TotIV3SOGV0lPa6buwsbDUOjeUQe2369vNgsItA+vk/8dXbyfXiSmPoPCtYLjIQ&#13;&#10;xNqbjlsFnx/7+QuIEJEN9p5JwZ0CbJvHhxor42/8TtdTbEWCcKhQgY1xqKQM2pLDsPADccrOfnQY&#13;&#10;0zq20ox4S3DXy1WWFdJhx+mDxYF2lvTl9O0UUFlMh2Nh91/hgFmpi+f7TpNST7PpbZPG6wZEpCn+&#13;&#10;N/4QR5Mc8mVerldlvoZfsXQA2fwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#13;&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwrnbL8wA&#13;&#10;AADoAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#13;&#10;AAAAAA==&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 573877158" o:spid="_x0000_s1041" style="position:absolute;left:6891;top:4525;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBa7YQzAAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#13;&#10;DIbvg72D0WCXsTrdaNKmdcvoKO113ehZ2GocFssh9tr07afDYBfBj/g/6VttxtCpCw2pjWxgOilA&#13;&#10;EdvoWm4MfH3unuegUkZ22EUmAzdKsFnf362wdvHKH3Q55kYJhFONBnzOfa11sp4CpknsiWV3jkPA&#13;&#10;LHFotBvwKvDQ6ZeiKHXAluWCx562nuz38ScYoEU57g+l353SHouFLZ9uW0vGPD6M70sZb0tQmcb8&#13;&#10;3/hDHJyBWfU6r6rpTB4XL3ECvf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#13;&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwWu2EMwA&#13;&#10;AADnAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#13;&#10;AAAAAA==&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 648859902" o:spid="_x0000_s1042" style="position:absolute;left:6485;top:5540;width:406;height:406;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeqwxPygAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;FITvgv8hPMGL2MSiYXfbtEiltFereH4kr5ulm5dlE9vtvzeC4GVgGOYbZrmeQi/ONKYusoGnmQJB&#13;&#10;bKPruDXw+bF9rECkjOywj0wGrpRgvbq9WWLj4oXf6XzIrSgQTg0a8DkPjZTJegqYZnEgLtkxjgFz&#13;&#10;sWMr3YiXAg+9nCulZcCOy4LHgTae7OnwHQxQrafdXvvtV9qhqq1+uG4sGXN/N70tirwuQGSa8n/j&#13;&#10;D7F3BvRzVb3UtZrD76/yCeTqBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ6rDE/KAAAA&#13;&#10;5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40622,20311;20311,40622;0,20311;20311,0;40622,20311" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1818075386" o:spid="_x0000_s1043" style="position:absolute;left:7297;top:5134;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDk6ECTzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NSwMx&#13;&#10;EIbvQv9DGMGbza7VGrZNS1GE4sV+3ofNuFncTJYktqu/3giFXgZmXt5neObLwXXiRCG2njWU4wIE&#13;&#10;ce1Ny42Gw/7tXoGICdlg55k0/FCE5WJ0M8fK+DNv6bRLjcgQjhVqsCn1lZSxtuQwjn1PnLNPHxym&#13;&#10;vIZGmoDnDHedfCiKqXTYcv5gsacXS/XX7ttp+Fhv8H0SbUhHdTiqzWO5/eVS67vb4XWWx2oGItGQ&#13;&#10;ro0LYm2ygypV8fw0UVP4F8sHkIs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOToQJPN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m20313,10157v,5609,-4547,10156,-10156,10156c4547,20313,,15766,,10157,,4547,4547,,10157,v5609,,10156,4547,10156,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20313,10157;10157,20313;0,10157;10157,0;20313,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 933457828" o:spid="_x0000_s1044" style="position:absolute;left:6180;top:4626;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAc+xslzgAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvBd8hTKG3ml3XtutqFGkpSC9Vq/dhM26WbiZLkurWpzeHQi8DP8P/zXyL1WA7cSYfWscK8nEG&#13;&#10;grh2uuVGweHr/bEEESKyxs4xKfilAKvl6G6BlXYX3tF5HxuRIBwqVGBi7CspQ23IYhi7njjtTs5b&#13;&#10;jCn6RmqPlwS3nZxk2bO02HK6YLCnV0P19/7HKvjcbPGjCMbHY3k4lttpvrtyrtTD/fA2T2M9BxFp&#13;&#10;iP+NP8RGK5gVxfTppZykx5NXcgK5vAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAc+xsl&#13;&#10;zgAAAOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" path="m20313,10157v,5609,-4547,10157,-10156,10157c4547,20314,,15766,,10157,,4547,4547,,10157,v5609,,10156,4547,10156,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20313,10157;10157,20314;0,10157;10157,0;20313,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1641203938" o:spid="_x0000_s1045" style="position:absolute;left:7399;top:4017;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyPMGbzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8Mw&#13;&#10;DMXvg32HoMJuq5OmlCytW8bGoOyy/r2LWItDYznYXpvt00+HwS4P9B76SW+1GV2fXSnEzrOGYppD&#13;&#10;Rtx403Gr4XR8e6wgiwnZYO+ZNHxThM36/m6FtfE33tP1kNpMIBxr1GBTGmqlYmPJYZz6gViyTx8c&#13;&#10;JhlDq0zAm8Bdr2Z5vlAOO5YLFgd6sdRcDl9Ow8d2h+9ltCGdq9O52s2L/Q8XWj9MxtelyPMSskRj&#13;&#10;+t/4Q2yNdFjMi1lePpXyuRQTA9T6FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALI8wZvN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m20314,10157v,5609,-4548,10156,-10157,10156c4547,20313,,15766,,10157,,4547,4547,,10157,v5609,,10157,4547,10157,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20314,10157;10157,20313;0,10157;10157,0;20314,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 2136351040" o:spid="_x0000_s1046" style="position:absolute;left:5571;top:6556;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPsdsqzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#13;&#10;EEX3hfyDmEB3jaw4DcaJEkpLIXTTPPeDNbVMrZGR1MTt11eLQjcDl+Gey1lvR9eLK4XYedagZgUI&#13;&#10;4sabjlsN59PrQwUiJmSDvWfS8E0RtpvJ3Rpr4298oOsxtSJDONaowaY01FLGxpLDOPMDcf59+OAw&#13;&#10;5RhaaQLeMtz1cl4US+mw47xgcaBnS83n8ctpeN/t8a2MNqRLdb5U+4U6/LDS+n46vqzyeVqBSDSm&#13;&#10;/8YfYmc0zFW5LB9VscgqWSxLgdz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM+x2yrN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m20313,10157v,5609,-4547,10157,-10156,10157c4547,20314,,15766,,10157,,4547,4547,,10157,v5609,,10156,4547,10156,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20313,10157;10157,20314;0,10157;10157,0;20313,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 1314146974" o:spid="_x0000_s1047" style="position:absolute;left:6079;top:5845;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvjqQbzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#13;&#10;EIbvgu8QRvBms7FLXbdNiyhC8WJb2/uwmW6WbiZLEtvVpzeC4GVg5uf/hm+xGl0vzhRi51mDmhQg&#13;&#10;iBtvOm417D9e7yoQMSEb7D2Thi+KsFpeXy2wNv7CWzrvUisyhGONGmxKQy1lbCw5jBM/EOfs6IPD&#13;&#10;lNfQShPwkuGul/dFMZMOO84fLA70bKk57T6dhvf1Bt+m0YZ0qPaHalOq7TcrrW9vxpd5Hk9zEInG&#13;&#10;9N/4Q6xNdpiqUpWzx4cSfsXyAeTyBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG+OpBvN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m20313,10157v,5609,-4547,10156,-10156,10156c4547,20313,,15766,,10157,,4547,4547,,10157,v5609,,10156,4547,10156,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20313,10157;10157,20313;0,10157;10157,0;20313,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 111937739" o:spid="_x0000_s1048" style="position:absolute;left:6079;top:6454;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2qyiYzAAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;FITvgv8hvII3m40rdrttWkQRihfb2t4fm+dm6eZlSWK7+uuNIHgZGIb5hlmuR9eLM4XYedagpgUI&#13;&#10;4sabjlsNh/eX2wpETMgGe8+k4YsirFfXV0usjb/wjs771IoM4VijBpvSUEsZG0sO49QPxDn78MFh&#13;&#10;yja00gS8ZLjr5V1RPEiHHecFiwM9WWpO+0+n4W2zxdcy2pCO1eFYbe/V7puV1jeT8XmR5XEBItGY&#13;&#10;/ht/iI3JH5Sal7NZOYffX9mDXP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#13;&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANqsomMwA&#13;&#10;AADnAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#13;&#10;AAAAAA==&#13;&#10;" path="m20313,10157v,5609,-4547,10157,-10156,10157c4547,20314,,15766,,10157,,4547,4547,,10157,v5609,,10156,4547,10156,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20313,10157;10157,20314;0,10157;10157,0;20313,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Полілінія: фігура 163140080" o:spid="_x0000_s1049" style="position:absolute;left:6485;top:5134;width:203;height:203;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="20313,20313" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD93IdIywAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#13;&#10;EEX3hf6DmUJ3jeQmBONECaWlELJpnvvBmlqm1shIauLm6zuLQjcDl+Gey1muR98XF4qpC2ygnGgo&#13;&#10;iJtgO24NnI7vTxUUKSNb7AOTgR9KsF7d3y2xtuHKe7occlsIhFONBlzOQ61Uahx5TJMwEMvvM0SP&#13;&#10;WWJslY14Fbjv1bPWc+WxY1lwONCro+br8O0NfGx2uJ0mF/O5Op2r3azc37g05vFhfFvIeVlAkWnM&#13;&#10;/40/xMaKw3xazrSuxES8JINa/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD93IdIywAA&#13;&#10;AOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m20314,10157v,5609,-4548,10156,-10157,10156c4547,20313,,15766,,10157,,4547,4547,,10157,v5609,,10157,4547,10157,10157xe" filled="f" stroked="f" strokeweight=".06283mm">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20314,10157;10157,20313;0,10157;10157,0;20314,10157" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6A24F0" w14:textId="62620C5B" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:ind w:right="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Постановка проблеми</w:t>
-[...20 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2426 lines deleted...]
-          <w:i/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1130 lines deleted...]
-                    </wpg:grpSpPr>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257A776F" wp14:editId="3F59C1D7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-316082</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-253206</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="69883" cy="64803"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="680372755" name="Полілінія: фігура 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="662187724" name="Полілінія: фігура 662187724"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
-                        <a:xfrm>
-[...1 lines deleted...]
-                          <a:ext cx="40622" cy="40622"/>
+                        <a:xfrm rot="244319" flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="69883" cy="64803"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="connsiteX0" fmla="*/ 40622 w 40622"/>
                             <a:gd name="connsiteY0" fmla="*/ 20311 h 40622"/>
                             <a:gd name="connsiteX1" fmla="*/ 20311 w 40622"/>
                             <a:gd name="connsiteY1" fmla="*/ 40622 h 40622"/>
                             <a:gd name="connsiteX2" fmla="*/ 0 w 40622"/>
                             <a:gd name="connsiteY2" fmla="*/ 20311 h 40622"/>
                             <a:gd name="connsiteX3" fmla="*/ 20311 w 40622"/>
                             <a:gd name="connsiteY3" fmla="*/ 0 h 40622"/>
                             <a:gd name="connsiteX4" fmla="*/ 40622 w 40622"/>
                             <a:gd name="connsiteY4" fmla="*/ 20311 h 40622"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="connsiteX0" y="connsiteY0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="connsiteX1" y="connsiteY1"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="connsiteX2" y="connsiteY2"/>
@@ -5837,2978 +2328,7565 @@
                               </a:moveTo>
                               <a:cubicBezTo>
                                 <a:pt x="40622" y="31529"/>
                                 <a:pt x="31529" y="40622"/>
                                 <a:pt x="20311" y="40622"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="9094" y="40622"/>
                                 <a:pt x="0" y="31529"/>
                                 <a:pt x="0" y="20311"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="0" y="9094"/>
                                 <a:pt x="9094" y="0"/>
                                 <a:pt x="20311" y="0"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="31529" y="0"/>
                                 <a:pt x="40622" y="9094"/>
                                 <a:pt x="40622" y="20311"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:grpFill/>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                         <a:ln w="2262" cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
-                    <wps:wsp>
-[...2 lines deleted...]
-                      <wps:spPr>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="780324F2" id="Полілінія: фігура 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-24.9pt;margin-top:-19.95pt;width:5.5pt;height:5.1pt;rotation:-266861fd;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDXsYxYpAMAAP4JAAAOAAAAZHJzL2Uyb0RvYy54bWysVk1v4zYQvRfofyB4LNBIlrVubMRZpAnS&#13;&#10;Fki3AZJit0eaoiIBFKmS9Ef21/eRtCw6KeJs0RycIYczb+bNiMOLj7tOko0wttVqSSdnOSVCcV21&#13;&#10;6mlJ/3y8/fGcEuuYqpjUSizps7D04+X3311s+4UodKNlJQyBE2UX235JG+f6RZZZ3oiO2TPdCwVl&#13;&#10;rU3HHJbmKasM28J7J7Miz2fZVpuqN5oLa7F7E5X0Mviva8HdH3VthSNySRGbC78m/K78b3Z5wRZP&#13;&#10;hvVNy/dhsP8QRcdaBdCDqxvmGFmb9pWrruVGW127M667TNd1y0XIAdlM8hfZPDSsFyEXkGP7A032&#13;&#10;/3PLP20e+nsDGra9XViIPotdbTpiNNgqynI6mVNSy7b/FQUOSSJssgscPh84FDtHODZn8/PzKSUc&#13;&#10;mll5nk89w1n06D3ztXW/CN15mW3urIsFqCAF+iqiWIc+4Vop2zrxBUWrO4ma/JCRMp8VBdnG//vS&#13;&#10;vTT4KzUo8ulkQpo3Db5MEoRocAIhNYghnUAoEoT8VPzp4XfFD7YPDL0r/tQgP8VOmXh/F/+pwav4&#13;&#10;0QlPQ61ZM5Sf79S+/pAI81dHHhqt19Y3WtoM6KthiVLH5oJV6K23jVG21HjyTcaoSmpcfJMxCE+N&#13;&#10;h2/ifWGDz9S4TJFB58idwWXnrzkZrjlHCa45QwmuuZW3YYueOU/5IJLtkoaKUtIMktd1eiMedTjl&#13;&#10;PPv7MwgilHOPP57i61XLfxZf/91mOvlQzPf4wV3c8DlFxzG0oIr+j1Q+wyP/x6s+2M3zeWTplUdc&#13;&#10;BgB6FUPcTtM5dnu8iiDRJkAlIR+g96Mknh0TObToySRGXo5cjey/hB41byQitRUIFzT66h+E0AaB&#13;&#10;2/E6tlq21W0rpS99GMDiWhqyYegpxrlQrggfpVx3v+sq7pc5/mJ1sY1RG7dnwzYgDp4C+BGIVL4H&#13;&#10;i2KGr4szTP9aMhcwlPaBRJ6NdTfMNtFzsI+AHcaDiblJfP/ZOMC8tNLV872JQwylsz2/beHpjll3&#13;&#10;zwzmCTbxbsGIa7T5SskWb4AltX+vmRGUyN8Uhux8UpY45sKi/PBTgYVJNatUo9bdtQZXuGeAFkR/&#13;&#10;3slBrI3uPuO5cuVRoWKKAxv3mcNnGhfXDmuo8ODh4uoqyHgooHZ36qHnwwDukcnj7jMzPfHikjqM&#13;&#10;3096eC+Mo9XX/XDW11Xpq7XTdevnbmAs8rRf4JERqrR/EPlXTLoOp8Zn2+U/AAAA//8DAFBLAwQU&#13;&#10;AAYACAAAACEADkbyEOUAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPS0/CQBC+m/gfNmPihZQt&#13;&#10;YICWbomPQLxIQjUm3pbu2DZ0Z5vuAtVf73jSy+Sb1/fI1oNtxRl73zhSMBnHIJBKZxqqFLy9bqIl&#13;&#10;CB80Gd06QgVf6GGdX19lOjXuQns8F6ESTEI+1QrqELpUSl/WaLUfuw6Jd5+utzpw21fS9PrC5LaV&#13;&#10;0zieS6sbYoVad/hYY3ksTlbB6GU+dKPinXbu+XuyeVhsw/Fjq9TtzfC04nK/AhFwCH8f8JuB/UPO&#13;&#10;xg7uRMaLVkF0l7D/wGCWJCD4IpoteXJgME0WIPNM/g+S/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#13;&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#13;&#10;BgAIAAAAIQDXsYxYpAMAAP4JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQAORvIQ5QAAABABAAAPAAAAAAAAAAAAAAAAAP4FAABkcnMvZG93bnJldi54bWxQ&#13;&#10;SwUGAAAAAAQABADzAAAAEAcAAAAA&#13;&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" fillcolor="#f6c5ac [1301]" stroked="f" strokeweight=".06283mm">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="69883,32402;34942,64803;0,32402;34942,0;69883,32402" o:connectangles="0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189E7AA9" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A39D25"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D46BC1" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk185243663"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD92985" wp14:editId="103F4827">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-27305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-17780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="8020050" cy="2927350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Group 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="800872" y="564219"/>
-                          <a:ext cx="40622" cy="40622"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="8020050" cy="2927350"/>
+                          <a:chOff x="0" y="87944"/>
+                          <a:chExt cx="8021329" cy="3060746"/>
                         </a:xfrm>
-                        <a:custGeom>
-[...1951 lines deleted...]
-    <w:r>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="495300"/>
+                            <a:ext cx="7560309" cy="660400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7560309" h="660400">
+                                <a:moveTo>
+                                  <a:pt x="7560005" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="660400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7560005" y="660400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7560005" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2">
+                                <a:lumMod val="40000"/>
+                                <a:lumOff val="60000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7127678" y="87944"/>
+                            <a:ext cx="72390" cy="1651000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="72390" h="1651000">
+                                <a:moveTo>
+                                  <a:pt x="71983" y="1155700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1155700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1651000"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="1651000"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="1155700"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="72390" h="1651000">
+                                <a:moveTo>
+                                  <a:pt x="71983" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="495300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="495300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="20000"/>
+                              <a:lumOff val="80000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2">
+                                <a:lumMod val="20000"/>
+                                <a:lumOff val="80000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6328791" y="1299857"/>
+                            <a:ext cx="64769" cy="107950"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="64769" h="107950">
+                                <a:moveTo>
+                                  <a:pt x="41592" y="69621"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="37376" y="65405"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="27000" y="65405"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="22809" y="69621"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="22809" y="79984"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="27000" y="84188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="37376" y="84188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="79984"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="74803"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="69621"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="64769" h="107950">
+                                <a:moveTo>
+                                  <a:pt x="64376" y="69240"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="62534" y="63500"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59474" y="58585"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59474" y="54102"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59461" y="47929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59410" y="14833"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="55359" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="8940"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="51854" y="83731"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="47269" y="90525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40487" y="95097"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="96786"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="23888" y="95097"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17106" y="90525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="83731"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10833" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="67144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17106" y="60363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="23888" y="55778"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="54102"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40487" y="55778"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="47269" y="60363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="51854" y="67144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="8940"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46824" y="2235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40957" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="20662" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="8445" y="12065"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6261" y="17754"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6159" y="33083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17018" y="33083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17018" y="20967"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18072" y="17995"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18161" y="17754"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="25158" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="39585" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43878" y="13208"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48564" y="22567"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48641" y="47929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43802" y="45034"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="38227" y="43256"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="43256"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="19672" y="45783"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9436" y="52692"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2540" y="62928"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2540" y="87947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9436" y="98183"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="19672" y="105092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="107632"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="44704" y="105092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="54940" y="98183"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="55880" y="96786"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="61849" y="87947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="64376" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="64376" y="69240"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F5821F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="15" name="Image 15"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="6427537" y="1323863"/>
+                            <a:ext cx="232252" cy="69697"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="16" name="Image 16"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="6696208" y="1323853"/>
+                            <a:ext cx="323795" cy="69608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="541959" y="495187"/>
+                            <a:ext cx="74930" cy="660363"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="74930" h="239395">
+                                <a:moveTo>
+                                  <a:pt x="74320" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="239090"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74320" y="239090"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74320" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="20000"/>
+                              <a:lumOff val="80000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2">
+                                <a:lumMod val="20000"/>
+                                <a:lumOff val="80000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Textbox 25"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3987062" y="1263878"/>
+                            <a:ext cx="3036570" cy="1884812"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="30C1E356" w14:textId="464BE4F1" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                              <w:pPr>
+                                <w:spacing w:line="227" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="32"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>eISSN</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00CB0187">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">3083-5712 </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="26"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Випуск </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>2</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>(2026)</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="31"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="193B301D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0064385F" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0064385F">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>DOI</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0EB18229" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0064385F" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:tbl>
+                              <w:tblPr>
+                                <w:tblStyle w:val="PlainTable2"/>
+                                <w:tblW w:w="0" w:type="auto"/>
+                                <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                              </w:tblPr>
+                              <w:tblGrid>
+                                <w:gridCol w:w="3539"/>
+                                <w:gridCol w:w="1232"/>
+                              </w:tblGrid>
+                              <w:tr w:rsidR="00CB0187" w14:paraId="3171B049" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="4ADB0628" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Секція</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="4F880D43" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                      <w:rPr>
+                                        <w:b w:val="0"/>
+                                        <w:bCs w:val="0"/>
+                                        <w:sz w:val="15"/>
+                                        <w:szCs w:val="15"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00CB0187" w14:paraId="0E1F2135" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="7184BE67" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>УДК</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="0C89661D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00CB0187" w14:paraId="3A322920" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="5B49AA58" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата першого надходження статті до видання</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3418E5BC" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00CB0187" w14:paraId="6156115D" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="31608392" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата прийняття статті до друку після рецензування</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="5EA454CC" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00CB0187" w14:paraId="488D7DC8" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3DE51545" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата публікації</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="186DD4E8" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                            </w:tbl>
+                            <w:p w14:paraId="771F2FA7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Trebuchet MS"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Textbox 26"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2371696" y="649646"/>
+                            <a:ext cx="5649633" cy="314960"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3B92ABDD" w14:textId="16A3B3C2" w:rsidR="00CB0187" w:rsidRPr="0028077B" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                              <w:pPr>
+                                <w:spacing w:line="478" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00CB0187">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                                <w:t>Вісник гуманітарних наук</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5BD92985" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-2.15pt;margin-top:-1.4pt;width:631.5pt;height:230.5pt;z-index:251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin=",879" coordsize="80213,30607" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQBJKAuiXQgAAOAlAAAOAAAAZHJzL2Uyb0RvYy54bWzsWl2vm0gSfV9p/wPi&#13;&#10;fWK6ab6sOKPdySaKNDsb7WS1zxhjGw0GFvC18+/3VDcF+PoafJPcaEYaRbm0oeiuPlV1urqa1z+e&#13;&#10;D7n1kNZNVhYrW7xybCstknKTFbuV/Z9P734Ibatp42IT52WRruzPaWP/+Oavf3l9qpapLPdlvklr&#13;&#10;C50UzfJUrex921bLxaJJ9ukhbl6VVVrg4basD3GLn/VusanjE3o/5AvpOP7iVNabqi6TtGlw9615&#13;&#10;aL/R/W+3adL+a7tt0tbKVzZ0a/XfWv9d09/Fm9fxclfH1T5LOjXiL9DiEGcFBu27ehu3sXWss6uu&#13;&#10;DllSl025bV8l5WFRbrdZkuo5YDbCeTSb93V5rPRcdsvTruphArSPcPribpNfHt7X1a/Vx9poj+bP&#13;&#10;ZfJbA1wWp2q3HD+n37tB+LytD/QSJmGdNaKfe0TTc2sluBk6MJIH4BM8k5EMXPzQmCd7GGZ4Lwwi&#13;&#10;pfjJP4a3hSsj87br+E6gfJJZxEszuFaxV+lUwYeaAabm62D6dR9XqUa/IRg+1la2gYtL2yriA1z5&#13;&#10;fec1uAOdaHBIEZLdr6YD9UmcVOS5TgcFgxV4vuM63XR931FGoJ9tvEyOTfs+LTXs8cPPTauh3G24&#13;&#10;Fe+5lZwLbtYIAnL/XLt/a1tw/9q24P5rA3gVt/Qe2ZKa1mll96rsV3anCT0+lA/pp1ILtmQ7EoN9&#13;&#10;bYstD10HmbwYy8IJRlL8jK+V7s/IXEydBfhqBMcDP1Ncgw49ucMkL5sUOOIWzb5vaERwc4x5U+bZ&#13;&#10;5l2W5wSB5qj0p7y2HmLAGydJWrRSs0B+PPyz3Jj7sCIbGrfJ6bU4Aceq9D3pwS8GyQs91HceV8MD&#13;&#10;ZcipjRtTa11uPiMKTvD7ld387xjXqW3lHwrEGVErN2purLlRt/lPpSZg7Tp10346/zeuK6tCc2W3&#13;&#10;CIBfSg63eMmeTRbpZenNovzbsS23Gbm91s1o1P1A6JswfHkOcK84wH0WBwRCBn6ApRERMWK+ngik&#13;&#10;G3WcKXxPDI7CVDL2SUYLa88L8IDRBCzAipAdhhDvolFEISDBZITwvKD360GOg20c5peyLMHXC8kL&#13;&#10;EFiCr1c6PE/6QmPu84oURtT4TEg4yKfBYClWgK9jGIY1Q8enIddLwaC3xLOEH49+NX0KRV4l0B77&#13;&#10;3wVd9Uw2zYlICp7ixJBvY4i+p2/JiV8zrsb8T04sdkzUXcbDeZG64kSdz92dF/muBBUKQyMyikIv&#13;&#10;MOkJs6KvAr9LjoQTRCaRhFW+Oyl2ihApGj2e4kQlvAipIjjRj3wpaCrQ9RYJuIEb+EbaU0iojDTH&#13;&#10;Nl8NGUgQbJcozcvKkBLKR1pwf3zt+u1lA6Cvjad9/imeGXQIlQjDSX2Huc3LDqjN6zCSVaGjF+Cb&#13;&#10;+g6yY2vw/K/obmD7u2ztq956kVRMprds7UvPRbCQTbAbYmnWha/GJl6kAiPrhfg3ifNIVglHb0pu&#13;&#10;4gFZ34SaCiLssKb8DbLC+JtQoTuNs+e5nvE3hAaidbJfF1sgjUMY9aDx9PnawdCLBp5yp93NE6Fn&#13;&#10;IAvheRx43B9fTb8qkEQpMEXkeHIaXuWoMDCynhNpbroJrytFZHSIkObxnpXH5msXdm6IANI6zPYr&#13;&#10;AuEYmpjXV0hPGgKax0E4ZFjSYR7foV8/EGbPfhOHQV/sbP1p15E9DkghkRtPuc6Arzfr6oPd5vsd&#13;&#10;/GFe38HP5nFAVHSuPo/vIDsbFsoPpXEzKd05742wnpKFpwlHOr5vvGZaLlTKbPsF3pge2pcd1YgA&#13;&#10;s5+0q49FUyvpuvDISVEROMKEzXNkpYOAnO43dAIDgMASND0zEYq7pyY94Rl955nRjYjryVjzsqDD&#13;&#10;biOJUpkzHTYq9Hz2F28GBxX66t4VAjpgvSF9ledgbZsM3VBK44jKld40NQ5hPi8rYFjWIZjxnUi5&#13;&#10;hkU90P/0QimRYumZ+aheTqNr5OYDvO+Sdv7TztgrGoViZk7D/AUKrjOzGoAlB3OnIVAqcIzX3NGz&#13;&#10;p2gtJ1eYV9nzwrCTnV0lfREqQw3zqA3p2LwxBll4wlUWcpUYYqW7bx9c79Z9ZfCdF0rxrouK0Xb5&#13;&#10;D1heq7Jkif/dSQRaVyX2+RMbvNUeqXRoTn0Od/VxiOvfjtUPODQB/tk6y7P2sz4AQr2VlCoePmYJ&#13;&#10;HWLQj1G1HjRqqvUfDvEutYQmdJahN4irrjpY51nFZV5qd6qicP7o3OWJ2ZoznbdlcjygHmwOqeo0&#13;&#10;h9Zl0eyzqkEBfpke1ikOE+oPG3BsggOyFgcKVZ0VLbkJqh9tnbYJitHxcoty879Rwjek2j/QSg96&#13;&#10;0hRuHDj4SgaeazgXa4QbmkQsXvLGWroSuaI5ZcH2qM9teWNNRVg6dejKtXSeoKvcXHmkoOhEOjCN&#13;&#10;JlpFKGaMgsYfx22wPFy4jV6nCGNyrd+D25C5XthtaKeMhEKnIeQ2nk7IBrfBPVRherfpc49v5zZU&#13;&#10;O3r5Yj4i49GBnl6U7y5cYQsSdWkriq4Cm0QdwhxdgYoo96cDUJxUDbsghmlcS+WIeplavlEEZStU&#13;&#10;sJFi6hgeihRmNxog0zJrMuf/g8TlvvVSip/x1fRmZKhgjvMMQ2AswNfHwz5L+HGnX75e0/cG82d5&#13;&#10;X1M/phNHTe1fcJb3NePqzfmfdetbdWtUfbrw/4SIXZdny9SBRuFvtee/lzjt1rUkun9joXWjMHC6&#13;&#10;3bOQvt6YXVCBi/DH8ZghA5RNVWi+HYCJmA14Ib1vrR2UoVZ7Xp8xHjW/0VHt7+XAVfbrcW8kvSLT&#13;&#10;VLuPLu41EhYtgZXN7OlU5JsvSoZVDTvkyKdiGBG2K/CDSeZbmch8RkJ0+H0tpT+WwWdE+iCi++SJ&#13;&#10;vlMa/9Y8MXyY9eb/AAAA//8DAFBLAwQKAAAAAAAAACEAVD23hFMFAABTBQAAFAAAAGRycy9tZWRp&#13;&#10;YS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAADAAAAAPCAYAAACiLkz/AAAABmJLR0QA/wD/&#13;&#10;AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAE80lEQVRIib1WfVBUVRw99763b3cRV1JkGQVc&#13;&#10;pVTWBElAPmw0Q8vS1Ia0AGscy4/BMi0jxrJxtEbHKccybIgc8SupSdNx0kzxa9MNV1lACAmRgDUQ&#13;&#10;FBTB/Xjv3v5wFmFZQGrqzLx/7u/8zj3n/d67cwnnHG6wupJIuWDf68xWGMNuXh1N/R8rpUMj8sXx&#13;&#10;KV/RwSNL4AHWUD7GeWz9Z/yOLQSyQ+NepwFhRWLcok1CSLTJvcYVp+TYlZznqeGGGJG0Q4x8ORsA&#13;&#10;5OIDqfLFPUvokPAL0rQ1K7zxnSc2bGQ1lgQKAJxz4rLsXmrfPscsX9r3BlSae+Ljs/Zy2a6VL+Qs&#13;&#10;s38zK18uPpDqKcJb6oewyjPToLgkGhJ7mhri86ghPo811xocu1OPy2XHZj8gc8JqLAmsriSSO9v6&#13;&#10;dXkUl9ROvVMXxGosCfJv299WKk2J3gLwxoowVmNJEAFAseYudB35IJP4h5apU/YkUl2gzU1UqvOf&#13;&#10;dHy74Cfnjyt2Ee3ARuHRSUc9xQTj899JU9IzOr5t54Hle537l+UKb/0aQnwH17trVB9WqFmwP767&#13;&#10;SXSCZkCT8+iaLzWLjoQTUe3wRqHccbe/8+Sn66HW3da8mjupo3kAEEJizqrnZs0G7o+NM0XobV8i&#13;&#10;SE6qN1qhOCWl9tLDmfUCMSp1G79ZOVI+//W73XGobNmVhtYGvRg5L5v087/hjSQMTzhBh0aa+Y3f&#13;&#10;w1nFqen/1FBfIRpn5BK/oCqXaetq1lQz3BuHsr+KogBAHDt7T09iwtg5uwGA3bgytk8uqCD3id8R&#13;&#10;nAmqKekZkO1a17G1W7xRRNZ4dTQAEL/gyh59DBxWAQDsVuXIXvfljLKG8jGQfFuEkJgzHWusqTrU&#13;&#10;cTgjy7NHNTHtY+oX9Gdn/4ogGGfk0vwdbyrlx2fKV355QRw19VCnALypegRU2jai0d3uyRTxGdQA&#13;&#10;ALy1Ue9ZY1XmyS5z9koQygBAuWZKZJWmqerknGe76LbeHKxcPpjcJUDU/EwAnQKAKwIhhEvT16XZ&#13;&#10;s2dcdP289nNhxMTjRKVtA6EKAIjE17+eN9cauONuf6L2bekuAG+pHwIA9BFDRZcAtoJYZiuIbQ+r&#13;&#10;NxZKSZlJgiHupCeXBkWaH/oUYkwAABpotIpR8zPlCznLXKatq6WnVq0GFeX7AQaFlvHmWgNvqg4l&#13;&#10;gUZrt1rN1SMAgPiHlnnWxLjFm1QJSzfcd08Z0eiaH8pgH6CatHKNXHJ4nnwua5UYMXc7qOgCAEr1&#13;&#10;xkIAkL2M1Q3OOVGKD6YAAA0YVdyFQKlCtH63iNbv1n9hHgCIdkCTlJjxHphL5Tq9eS1U2jYAoGL0&#13;&#10;a19ApW2TL+1dzFsbA7w1s2umRHbdGkOHxZ6iwQ+uB/83hPAXd9KgJ84rJYdegeOOHwBQqgu0qeKX&#13;&#10;bISjRWfPmXuWNdcO69ikVJknO75f+gMIZdIzHy0nhHDv8v89CKFMmr4uDQCU8hMzAUAEAHFi2ifc&#13;&#10;ZfeRz21Lt2dOKadDI83UP7RMsVkn8PrSCPgMalDP2ZJM9WFF/9YEqysddy/ruS7/Gh1o+EOdlPlS&#13;&#10;b/00cEyBOD51m2zZmdYegFBRlp5Of18wxOXJlw+msOvWGLmkdBwNGF0kTFi4WRW/ZGPH+0w7NLpm&#13;&#10;GhxtIgOCqnp1Tgjv8fNT+bS2U3WBtTQ42kTU/byeiqrJ73zIGivCoLikvwE60hSWkScVCAAAAABJ&#13;&#10;RU5ErkJgglBLAwQKAAAAAAAAACEAC7mFpiAIAAAgCAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5n&#13;&#10;iVBORw0KGgoAAAANSUhEUgAAAEQAAAAPCAYAAABdjGkdAAAABmJLR0QA/wD/AP+gvaeTAAAACXBI&#13;&#10;WXMAAA7EAAAOxAGVKw4bAAAHwElEQVRIibWWe1DU1xXHz72/x+4C5SUPRRBUZAEV0KKURIQi1ijW&#13;&#10;Ir4SFTVa2yaWSR+m1VZTo9YwWgdpfCSOMY6vToujEh+gY6kPRARiw0MeCiyvBGFZBJdl2f397r39&#13;&#10;A3bdBdF1Mv3OnJnf7+7n3nvO+Z1z9yLGGNiKNBfHSfn79gAAiIuzVmI3vxZ4iRglHCk7t440F8+m&#13;&#10;7dWRTPs4HKgkgLNXhzBj7adCXPpuO54xRCpzVhLN3TmD/GQgJgWo3Lv4aW8fE+ds+SMAgFz51Tty&#13;&#10;6an3R9pXXJixEXtNrLGua9K7SnePbCF1NxcwXb0aZJMSuY1t5t94L0OIXn3Edi59UhUl3cn6iD55&#13;&#10;OI11twYBIIYDY26L83du4oduJJefX0NbSmYBAJDq3KX4RxsyR3KKdtarzZc+/JK2PogF0UWPfdQV&#13;&#10;OCL1JOJ4ibY9nE51mhA7vrs10Hx5yzGqKUgCwcmAvUMe4imLziJe0U87aqeyzrowa4D6J2NpS8ks&#13;&#10;5OrXAir3ruFfgnDWx/5nbv3Hfvo1KH7QwwXF5kNQbD4AQ6ShYC7r0kyyi6/meoo5+5fnuYjUU5x6&#13;&#10;3oWBZPa6kqrLK4AxBIwxq1Ei8YZ9UZ3GM2vyDBnheuPxxYW2v9sa6Woeb/gkrNewa4Jsyt/7Vyr1&#13;&#10;K4Yy1NznZH3u1foY9kXqDDsDmSlvRxY1GZxfxpsLP99s2BnIpG+y143kg8VMeTuyDLvGE6JrnGi3&#13;&#10;HiWYGnvcre+yWTDsjegynlp5g1KK7Ni+bg9KKbKrENpYlADGp6O4CbOvAQCj9bfeoj3fBQxtG8YY&#13;&#10;MuduOwxSn7OYkpnGT118+kUVhARVn+XZfH1XJhi7PYV5f/lAmPnu31/Fv45I0/14EFR92DOw3m49&#13;&#10;hCkoXbutfnfUToX+Hg/sra5ECNmdFUjl9hQAANstXH11GQAAFzLnEh86UE6kOnfpUAdo3c35tP7W&#13;&#10;W3hczG1uSsqZVzrc+iCWVOasRL7hZXx02uHXCdYhIUwc5OirEGtCGJV5uSYvFfmGl2HPoDpOPe8C&#13;&#10;IExJ9ZVlQyeRluI4AAA+atnxoZl+kWjzwJnERy49gTAvO+T8a4ib9OOrYDa4SHc+3cakftVIHPIO&#13;&#10;rkJu/k2kJncJabo/mzGGhjLWlqFN9+Ohr8uLn7n+AAAAch6lxUGx/6Gau3PoszZ/7Dqm1cKyjkdT&#13;&#10;AACQV3C1Iw5T7QCPvSY6xNtKLju3ln773xi7QaXbUzHxD3+yvApvbtpDm0vipJv7d0lFx37HRyw5&#13;&#10;ycesP4Dd/RttpyFONIspmatN/9xwyXRyxS3kG14mRKcd4iJSTyJeYQKwqRBSNdguYfPPWca4sAXZ&#13;&#10;AMPbhuoa1AAA2D1A40hQbJBHDvJ2e7WUzpLLzq2zNVJ1ZbldoILSqFh9OklI+vNmJCiNcvHxD/oP&#13;&#10;JTw239izj1HZ7pzkxs0oUP78ynRu6uLTTPtosvnK1qP9B+PrSUNBEsBgQhglnFyTlwou3k+Yvn0s&#13;&#10;0RQmEk1hIlK69gAAkKrL9g64+LQBALDedj9HgkIu3gO8vsMh3lbiwoyNTltrVbam+vWt4GF7YF4W&#13;&#10;YjfuV6bfGS8uObQcj5txR753dLP58tajQ1nsEaBRpGSmKdMLgoSE328HYMh0dm0eaSxKwAAAtLl4&#13;&#10;NvTpvKFXO9p0euW/LWY+n/4PAADa+iCWPmvzty7oE1IJ8LxSXpkQH/UgX+8Q/32EONHMhydnK1af&#13;&#10;ncOFJWeTsux3qa4h5EUsdh39rRCXvlux/mIMiE4G6eb+XRgAgFQNHJxi8ie/UGzImWlr/A9XfQZg&#13;&#10;3zbIJ7QcYOAS54iTeJAnFRfSXnSQ/T+EEGLYR10BAEDbayJe6p/rmFakcuui7dWReKBdrqWC0u0p&#13;&#10;F7n0BOcXWWJr1oRUPf+34aemnEFu/k30cX4yeZyf/CrnOPXcHOQd8pC2lL5JKi+u+r7Bvq6Qk2en&#13;&#10;Y5xHJ6YtJbPAoPXlQuZ+hThBGgb5hJUjz6A62vr1G5a2QaJzr7hg93sAAKbsX52XCj//kNHnV2mL&#13;&#10;mGR0Ahg83RdmbARAzJyz+YT5VubHjEjCSPzrijQXxw2tPMYoptpHU0Dl3oXHTH4AAMB6taOpzv4q&#13;&#10;DwBAe74LYMZnHtyE2deR6er2g3LpyU3iimOL+JCkSy/a0Jy/d4989/BW4Scf/UaIWZ9lGZcrLq4y&#13;&#10;X995APq6vEDp2o19wsrRqAm1CGFKO6ojkHuARrE4y1oRcu31n0m52w8zfbsfiC567BtajryCqxHm&#13;&#10;ZKqtCwdRZVC+c2IBAIB07+hm6caefcjdvxGphn9hLmr5cSF69RFm0rsa/za9E3kG1nHjZ90AzMkA&#13;&#10;AFRXH0obCuaKSw4tt1wypdJT70vXPs7iJsbnIc+gx9aE1uQtAU40KTfkzOS2LVJvRE4eOiH+tztG&#13;&#10;ujQhJ08tfVI1HQkqIxeckGsZx76hFXzUsi8BYwqIo6yzLow234+nbRXRILrouZCkS5z/tCIr7zWx&#13;&#10;lo9a8QXwohkwR1iXJoQ2FSXQtopo4BUmflLiFS4w5jYAAOtuGc/07WOR6GwAhNlQw6Mnf8P5RZQO&#13;&#10;1gNmHTURtP7mfNpWGc36uz2xe4BGkXrwbW7cjAJrHKKLnvW2jyWN9xJpU1EC1TWEAjEp+fCF/xJT&#13;&#10;MtcghXPv/wApmBPxPhLvAgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAUw8HDeUAAAAPAQAADwAA&#13;&#10;AGRycy9kb3ducmV2LnhtbEyPT2+DMAzF75P2HSJP2q0N0LIhSqiq7s+pmrR20rSbCy6gkgSRFOi3&#13;&#10;n3vaLrasZz+/X7aedCsG6l1jjYJwHoAgU9iyMZWCr8PbLAHhPJoSW2tIwZUcrPP7uwzT0o7mk4a9&#13;&#10;rwSbGJeigtr7LpXSFTVpdHPbkWHtZHuNnse+kmWPI5vrVkZB8CQ1NoY/1NjRtqbivL9oBe8jjptF&#13;&#10;+Drszqft9ecQf3zvQlLq8WF6WXHZrEB4mvzfBdwYOD/kHOxoL6Z0olUwWy54k3vEGDc9ipNnEEcF&#13;&#10;yziJQOaZ/M+R/wIAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMv&#13;&#10;ZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw&#13;&#10;5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTO&#13;&#10;CuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj55&#13;&#10;4vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEA&#13;&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#13;&#10;BgAIAAAAIQBJKAuiXQgAAOAlAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#13;&#10;AAoAAAAAAAAAIQBUPbeEUwUAAFMFAAAUAAAAAAAAAAAAAAAAAMMKAABkcnMvbWVkaWEvaW1hZ2Ux&#13;&#10;LnBuZ1BLAQItAAoAAAAAAAAAIQALuYWmIAgAACAIAAAUAAAAAAAAAAAAAAAAAEgQAABkcnMvbWVk&#13;&#10;aWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQBTDwcN5QAAAA8BAAAPAAAAAAAAAAAAAAAAAJoY&#13;&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAA&#13;&#10;AACsGQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAACoGgAAAAA=&#13;&#10;">
+                <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;top:4953;width:75603;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7560309,660400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyj+UPygAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#13;&#10;EEbvC75DGKE3otmKtLIaRSzS0krBP8S7cTNmFzeT7Sbq9u2bgtCbYYaP7wxnPG1sKa5U+8Kxgqde&#13;&#10;AoI4c7pgo2C7WXSHIHxA1lg6JgU/5GE6aT2MMdXuxiu6roMREcI+RQV5CFUqpc9ysuh7riKO2cnV&#13;&#10;FkM8ayN1jbcIt6XsJ8mztFhw/JBjRfOcsvP6YhW8FbvB5SOYjtkdvgf7F3lcLr4+lXpsN6+jOGYj&#13;&#10;EIGa8N+4I951dOjDn1BcQE5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALKP5Q/KAAAA&#13;&#10;4AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m7560005,l,,,660400r7560005,l7560005,xe" fillcolor="#f6c5ac [1301]" strokecolor="#f6c5ac [1301]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 13" o:spid="_x0000_s1028" style="position:absolute;left:71276;top:879;width:724;height:16510;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72390,1651000" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/oGfixQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvQt9hmUJvurEtKtFVxFL0oAeNDzBkxySanQ3ZqYlv7xYKvQwz/Pzf8C1WvavVndpQeTYwHiWg&#13;&#10;iHNvKy4MnLPv4QxUEGSLtWcy8KAAq+XLYIGp9R0f6X6SQkUIhxQNlCJNqnXIS3IYRr4hjtnFtw4l&#13;&#10;nm2hbYtdhLtavyfJRDusOH4osaFNSfnt9OMMHLP99HPKh4lc95IVtJWO9cGYt9f+ax7Heg5KqJf/&#13;&#10;xh9iZ6PDB/wKxQX08gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/oGfixQAAAOAAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" path="m71983,1155700r-71983,l,1651000r71983,l71983,1155700xem71983,l,,,495300r71983,l71983,xe" fillcolor="#fae2d5 [661]" strokecolor="#fae2d5 [661]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 14" o:spid="_x0000_s1029" style="position:absolute;left:63287;top:12998;width:648;height:1080;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64769,107950" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZiLbqyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfhf7DMkJfpG4spZToKlJJkT601voBQ3ZMQrKzMbuN8e87guDLMMPlnuEsVoNrVE9dqDwbmE0T&#13;&#10;UMS5txUXBg6/2dMbqBCRLTaeycCFAqyWD6MFptaf+Yf6fSyUQDikaKCMsU21DnlJDsPUt8SSHX3n&#13;&#10;MMrZFdp2eBa4a/RzkrxqhxXLhxJbei8pr/d/Tiiztv8odpO6Pn5/flWn4ZBNstqYx/GwmctYz0FF&#13;&#10;GuK9cUNsrTi8wFVIFtDLfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZiLbqyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m41592,69621l37376,65405r-10376,l22809,69621r,10363l27000,84188r10376,l41592,79984r,-5181l41592,69621xem64376,69240l62534,63500,59474,58585r,-4483l59461,47929r-51,-33096l55359,10769,53530,8940r,66498l51854,83731r-4585,6794l40487,95097r-8293,1689l23888,95097,17106,90525,12522,83731,10833,75438r1689,-8294l17106,60363r6782,-4585l32194,54102r8293,1676l47269,60363r4585,6781l53530,75438r,-66498l46824,2235,40957,,20662,,8445,12065,6261,17754,6159,33083r10859,l17018,20967r1054,-2972l18161,17754r6997,-6985l39585,10769r4293,2439l48564,22567r77,25362l43802,45034,38227,43256r-6033,l19672,45783,9436,52692,2540,62928,,75438,2540,87947,9436,98183r10236,6909l32194,107632r12510,-2540l54940,98183r940,-1397l61849,87947,64376,75438r,-6198xe" fillcolor="#f5821f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 15" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:64275;top:13238;width:2322;height:697;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzwbU7yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvhf6HZQq9FLOx1A9iNlItBa9qS+ltyI7Z2OxsyG41+utdQfAyzPDyPsOTz3vbiAN1vnasYJik&#13;&#10;IIhLp2uuFHxtPwdTED4ga2wck4ITeZgXjw85ZtodeU2HTahEhLDPUIEJoc2k9KUhiz5xLXHMdq6z&#13;&#10;GOLZVVJ3eIxw28jXNB1LizXHDwZbWhoq/zb/VkH7sj67Ydl8L972ExN+tlP7W3mlnp/6j1kc7zMQ&#13;&#10;gfpwb9wQKx0dRnAVigvI4gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzwbU7yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+                <v:shape id="Image 16" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:66962;top:13238;width:3238;height:696;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvFfL6yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMkLf6iahiETXoC0tLVRFbX0esmMSk50N2a2mf+8WBF+GGS73DGeW9aYRZ+pcZVlBPIpA&#13;&#10;EOdWV1wo+N6/PU1AOI+ssbFMCv7IQTYfPMww1fbCWzrvfCEChF2KCkrv21RKl5dk0I1sSxyyo+0M&#13;&#10;+nB2hdQdXgLcNDKJorE0WHH4UGJLLyXl9e7XKNj8PEfbd8JlfbLrrzihw+pzclDqcdi/TsNYTEF4&#13;&#10;6v29cUN86OAwhn+hsICcXwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvFfL6yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId13" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 17" o:spid="_x0000_s1032" style="position:absolute;left:5419;top:4951;width:749;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="74930,239395" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6WRDuyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvQv/DMoVeim6qUG3MRkSpSD35cbC3aXaaBLOzS3ar8d+7BcHLMMPL+wxPNutMI87U+tqygrdB&#13;&#10;AoK4sLrmUsFh/9mfgPABWWNjmRRcycMsf+plmGp74S2dd6EUEcI+RQVVCC6V0hcVGfQD64hj9mtb&#13;&#10;gyGebSl1i5cIN40cJsm7NFhz/FCho0VFxWn3ZxQkevWxHDq3/tmY7+PIvi427qtW6uW5W07jmE9B&#13;&#10;BOrCo3FHrHV0GMO/UFxA5jcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAulkQ7skAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m74320,l,,,239090r74320,l74320,xe" fillcolor="#fae2d5 [661]" strokecolor="#fae2d5 [661]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 25" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:39870;top:12638;width:30366;height:18848;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5QNgUyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8oTe6kah0kY3IlZBKEhjeujxNfuSLGbfptlV03/vFgpeBoZhvmGWq8G24kK9N44VTCcJ&#13;&#10;COLSacO1gs9i9/QCwgdkja1jUvBLHlbZ6GGJqXZXzulyDLWIEPYpKmhC6FIpfdmQRT9xHXHMKtdb&#13;&#10;DNH2tdQ9XiPctnKWJHNp0XBcaLCjTUPl6Xi2CtZfnG/Nz+H7I69yUxSvCb/PT0o9joe3RZT1AkSg&#13;&#10;Idwb/4i9VjB7hr9D8QzI7AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5QNgUyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="30C1E356" w14:textId="464BE4F1" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                        <w:pPr>
+                          <w:spacing w:line="227" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="32"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>eISSN</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="-12"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00CB0187">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="-12"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">3083-5712 </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="26"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Випуск </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>(2026)</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="31"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="193B301D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0064385F" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0064385F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>DOI</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0EB18229" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0064385F" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:tbl>
+                        <w:tblPr>
+                          <w:tblStyle w:val="PlainTable2"/>
+                          <w:tblW w:w="0" w:type="auto"/>
+                          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                        </w:tblPr>
+                        <w:tblGrid>
+                          <w:gridCol w:w="3539"/>
+                          <w:gridCol w:w="1232"/>
+                        </w:tblGrid>
+                        <w:tr w:rsidR="00CB0187" w14:paraId="3171B049" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="4ADB0628" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Секція</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="4F880D43" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                <w:rPr>
+                                  <w:b w:val="0"/>
+                                  <w:bCs w:val="0"/>
+                                  <w:sz w:val="15"/>
+                                  <w:szCs w:val="15"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00CB0187" w14:paraId="0E1F2135" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="7184BE67" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>УДК</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="0C89661D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00CB0187" w14:paraId="3A322920" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="5B49AA58" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата першого надходження статті до видання</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3418E5BC" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00CB0187" w14:paraId="6156115D" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="31608392" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата прийняття статті до друку після рецензування</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="5EA454CC" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00CB0187" w14:paraId="488D7DC8" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3DE51545" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата публікації</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="186DD4E8" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="0038786E" w:rsidRDefault="00CB0187" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                      </w:tbl>
+                      <w:p w14:paraId="771F2FA7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Trebuchet MS"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 26" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:23716;top:6496;width:56497;height:3150;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJkkZjyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RV6qxs9hBrdiGgLQqE0xkOPr9mXZDH7NmZXTf99tyB4GRiG+YZZrkbbiQsN3jhWMJ0k&#13;&#10;IIgrpw03Cg7l+8srCB+QNXaOScEveVjljw9LzLS7ckGXfWhEhLDPUEEbQp9J6auWLPqJ64ljVrvB&#13;&#10;Yoh2aKQe8BrhtpOzJEmlRcNxocWeNi1Vx/3ZKlh/c/FmTp8/X0VdmLKcJ/yRHpV6fhq3iyjrBYhA&#13;&#10;Y7g3boidVjBL4f9QPAMy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJkkZjyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3B92ABDD" w14:textId="16A3B3C2" w:rsidR="00CB0187" w:rsidRPr="0028077B" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+                        <w:pPr>
+                          <w:spacing w:line="478" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00CB0187">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                          <w:t>Вісник гуманітарних наук</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A369417" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A39D25"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADC336A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAD2322" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6929769D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B845C4" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00264FC0" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0C63BFDD" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Назва статті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C43D60" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Обмежень щодо довжини заголовка немає, але рекомендуємо не перевищувати 15 слів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3AA10E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПІБ першого автора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33150FFF" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">науковий ступінь, вчене звання, місце праці, місто, країна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28737FA4" w14:textId="0FB87960" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EFEF52" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B40FCCC" w14:textId="56CB079D" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПІБ другого автора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261E30EE" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">науковий ступінь, вчене звання, місце праці, місто, країна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F48267" w14:textId="69EF8DC2" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF71537" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DE9669" w14:textId="3CCFE0FD" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Анотація.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Анотація має бути інформативною, оригінальною та відображати основний зміст статті й результати дослідження. Обсяг — не менше 1800 знаків з пробілами, включно з ключовими словами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443CEFA5" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Рекомендована структура анотації: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Мета, Методи, Результати, Висновки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C25AF0" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Використовуйте синтаксичні конструкції, характерні для мови наукових текстів, уникаючи складних граматичних побудов. Дотримуйтеся єдності термінології між анотацією та текстом статті. Уникайте дослівного дублювання анотації з будь-якою частиною основного тексту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B27ACC2" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ключові слова:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 6–12 ключових слів, розділених комами. Ключові слова не повинні дублювати слова з назви статті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1B8D2E" w14:textId="4802F11A" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FACB63E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C087B63" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A07FDE1" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7803FD8B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Title of the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C22A39F" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There are no restrictions on the length of the title, but we recommend not exceeding 15 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E462A11" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Full name of the first author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0555E7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic degree, academic title, place of employment, city, country </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EBFAC7" w14:textId="2C1DCB19" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201C1C0D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Full name of the second author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776FDDBB" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic degree, academic title, place of employment, city, country </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63009356" w14:textId="5D96A61F" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28212B6D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Abstract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> The abstract should be informative, original, and reflect the main content and results of the research. The minimum length is 1800 characters including spaces, keywords included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8BBEA1" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The recommended structure is: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Purpose, Methods, Results, Conclusions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1CEBA5" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use syntactic constructions typical of scientific texts, avoiding complex grammatical structures. Maintain consistency of terminology between the abstract and the main text. Avoid verbatim duplication of any part of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4799A901" w14:textId="507E9C04" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 6–12 keywords separated by commas. Keywords should not duplicate words from the title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF5655A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вступ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E0D4E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вступ відповідає на питання: «Чому це дослідження важливе і що автор хоче з'ясувати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70913A7B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Актуальність проблеми</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7D7606" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Чітко поясніть, чому обрана тема є важливою саме зараз. Посилайтеся на сучасні виклики у сфері гуманітарних наук, прогалини у знаннях, культурні та суспільні зміни. Уникайте загальних фраз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2588E3" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Тема є актуальною в сучасних умовах розвитку гуманітарної науки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01015BF6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Стрімкий розвиток технологій штучного інтелекту ставить перед філологічною наукою принципово нові питання щодо авторства та художньої оригінальності тексту: станом на 2026 рік понад 34% академічних видавництв (за даними STM Association) зафіксували подання рукописів із ознаками машинної генерації, що не мало аналогів у попередній практиці рецензування»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C31AAA2" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Аналіз останніх досліджень і публікацій</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086BE086" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Проаналізуйте 10–20 джерел за останні 5–7 років. Не перераховуйте авторів списком — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>порівнюйте їхні підходи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, виявляйте спільне та відмінне. Обов'язково включайте іноземні джерела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D91213A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Проблему досліджували Іваненко І.І., Петренко П.П., Сидоренко С.С. та інші»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B4742B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Іваненко І.І. [5] розглядає трансформацію наративних стратегій у сучасній українській прозі як відповідь на досвід воєнної травми, тоді як Петренко П.П. [8] акцентує на жанровій гібридизації як характерній рисі постколоніального письма. Обидва підходи не враховують роль цифрових платформ у формуванні читацьких очікувань, що досліджена в роботах Smith J. [12] та Chen L. [14]»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD95965" w14:textId="54099964" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ОСОБЛИВА ВИМОГА:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Забороняється цитування джерел, опублікованих російською мовою в будь-якій країні, а також іншими мовами на території росії та білорусі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294749A1" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Виділення невирішеної частини проблеми</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE05DB9" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Чітко сформулюйте, що саме залишилося недослідженим або потребує уточнення. Вкажіть аспекти, які залишаються відкритими, поясніть причини цього та покажіть, як пропоноване дослідження сприятиме їх вирішенню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70785530" w14:textId="0F4E82C6" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Відсутність чіткого формулювання наукової проблеми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536905DD" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Попри значний доробок учених, невирішеним залишається питання впливу цифрової медіатизації на жанрову систему сучасної української малої прози: наявні дослідження охоплюють або окремі жанри, або окремі платформи, але не розглядають їхню взаємодію як системне явище»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F12D542" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Мета статті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108C4D59" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Мета формулюється </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>одним реченням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Мета — це не процес («дослідити», «проаналізувати»), а результат («визначити», «розробити», «обґрунтувати»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71801949" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Метою статті є дослідження розвитку сучасної філософії мови»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A56EA12" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Метою статті є визначення типологічних ознак цифрового наративу в сучасній українській малій прозі та обґрунтування їхнього зв'язку з трансформацією читацького сприйняття»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535EAB99" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Наукова новизна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E9FE78" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>В одному-двох реченнях сформулюйте, що нового пропонує дослідження. Використовуйте формулювання: «вперше», «удосконалено», «набуло подальшого розвитку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D44565" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Наукова новизна полягає у розробці типології цифрового наративу в малій прозі, яка, на відміну від наявних класифікацій, ураховує платформну специфіку та інтерактивну природу сучасного читання»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4276FAA6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Практичне значення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697A8CAA" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>В одному-двох реченнях вкажіть, хто і як може використати результати дослідження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D735836" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Результати дослідження можуть бути використані в університетських курсах з сучасної української літератури та медіалінгвістики, а також видавництвами при формуванні редакційної політики щодо цифрового контенту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0BCC28" w14:textId="51FB998E" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A411BD" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Методологія</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49497F90" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Методологія відповідає на питання: «Як саме автор отримав результати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF938D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Цей розділ дозволяє іншому дослідникові повторити ваше дослідження та перевірити результати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BC52B4" w14:textId="3C3EBC32" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Відсутність методології або її формальний опис («використано загальнонаукові методи аналізу і синтезу»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BD8BFF" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Методи дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B08FDA" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Перерахуйте конкретні методи та поясніть, для чого кожен з них використано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8B6C59" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «У дослідженні використано методи аналізу, синтезу, індукції та дедукції»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C8571D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Для виявлення жанрових ознак цифрового наративу застосовано метод структурного аналізу тексту. Порівняльно-типологічний метод використано для зіставлення наративних моделей у традиційній та цифровій малій прозі. Контент-аналіз охопив 120 текстів, опублікованих на платформах Wattpad та Instagram у 2021–2025 рр.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC2EA00" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Джерела даних</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2997BC39" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вкажіть, звідки отримано матеріал: корпуси текстів, архіви, рукописи, результати опитувань, польові дослідження тощо. Для корпусів зазначте обсяг, часові межі та принцип відбору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1C8F5A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Матеріалом дослідження слугував корпус із 120 текстів малої прози, відібраних методом суцільної вибірки з україномовного сегменту платформ Wattpad та Instagram за 2021–2025 рр. Додатково залучено 15 інтерв'ю з авторами цифрової прози, проведених у лютому–квітні 2026 року»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB455D3" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Інструменти аналізу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204D493C" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вкажіть програмне забезпечення та аналітичні процедури, застосовані для обробки матеріалу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFF4482" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Кількісний аналіз текстових параметрів здійснено з використанням програми AntConc 4.2. Якісний аналіз наративних структур виконано із застосуванням методу close reading у середовищі MAXQDA»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF41488" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Обмеження дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C46F10" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Чесно вкажіть межі застосування ваших результатів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A59FF6" w14:textId="57411B09" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Результати дослідження поширюються на україномовну цифрову малу прозу та можуть потребувати адаптації для інших мовних та платформних контекстів. Часові межі корпусу охоплюють 2021–2025 роки, що не дозволяє простежити більш ранні тенденції»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF64409" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Результати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9CD26E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Результати відповідають на питання: «Що саме автор виявив/отримав?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A41928A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>У цьому розділі викладаються фактичні результати дослідження — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>без їх інтерпретації та порівняння з іншими роботами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> (це робиться в Обговоренні).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009F840A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вимоги до розділу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02992730" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Подавайте результати логічно та послідовно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48810EB7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Використовуйте таблиці та рисунки для наочності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1E6340" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Кожна таблиця та рисунок мають номер, назву та посилання в тексті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD25489" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Не дублюйте в тексті дані, наведені в таблицях</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1201CDC9" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Подавайте конкретні дані, а не загальні оцінки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A404C78" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Аналіз показав, що більшість досліджуваних текстів мають ознаки цифрового наративу»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC27721" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Фрагментована нелінійна структура виявлена у 78,3% досліджуваних текстів (n=94 з 120). Інтерактивні елементи (коментарі, теги, хештеги як частина тексту) зафіксовано у 61,7% творів. Середній обсяг тексту становив 1 240 знаків, що на 43% менше за середній обсяг традиційного оповідання у паперових виданнях того самого періоду»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2260F72B" w14:textId="77B71357" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Публікація результатів, які дублюють раніше опубліковані без суттєвого розвитку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF6FFB7" w14:textId="456DE019" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>УВАГА:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Переказ теоретичних положень або загальновідомих фактів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>не є результатами дослідження</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. У цьому розділі мають бути ВАШІ дані.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABCFA2E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Таблиці та рисунки нумеруються послідовно, мають назву та обов'язково згадуються в тексті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0A34C9" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Таблиця 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED6835D" w14:textId="233B03B6" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вплив технологій штучного інтелекту на розвиток і трансформацію гуманітарних наук</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2172"/>
+        <w:gridCol w:w="2318"/>
+        <w:gridCol w:w="2543"/>
+        <w:gridCol w:w="2737"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB0187" w:rsidRPr="00CB0187" w14:paraId="00F5BDE7" w14:textId="77777777" w:rsidTr="00CB0187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="767A59A7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Напрямок гуманітарних наук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECE57D3" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Застосування штучного інтелекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0C12BE" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Потенційні переваги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3337DBBD" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Виклики та ризики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB0187" w:rsidRPr="00CB0187" w14:paraId="1C6A30C9" w14:textId="77777777" w:rsidTr="00CB0187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E82EB08" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Лінгвістика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F80E1" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Аналіз великих даних, NLP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="497FF70D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Прискорення обробки текстів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D359A38" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Складність розуміння культурних контекстів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB0187" w:rsidRPr="00CB0187" w14:paraId="19312BC5" w14:textId="77777777" w:rsidTr="00CB0187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30DE4BB6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Історія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B63E6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Аналіз архівних документів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F046623" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Автоматизований пошук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46CF4905" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ризик помилок без належної перевірки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB0187" w:rsidRPr="00CB0187" w14:paraId="3E70732A" w14:textId="77777777" w:rsidTr="00CB0187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E68EE13" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8209A5" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Етичний аналіз рішень ШІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B8E85E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Розширення дискусій про свідомість</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B7276D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0187">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Недостатня обґрунтованість понять</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7AFEE1AE" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Джерело: власна розробка автора (ів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CAF9CD" w14:textId="35DE0FC8" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C677F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23102B1F" wp14:editId="3E531855">
+            <wp:extent cx="4795837" cy="2590800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1259105142" name="Схема 2"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1E78A2" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Рис. 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Напрями використання технологій штучного інтелекту в гуманітарних науках </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F24BEBC" w14:textId="653ACEDA" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Джерело: власна розробка автора (ів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB5E2C6" w14:textId="35B4695C" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC9B3C6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Обговорення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580297B5" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Обговорення відповідає на питання: «Що означають отримані результати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7682E05B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Інтерпретація результатів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E5E897" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Поясніть, чому ви отримали саме такі результати. Які гуманітарні закономірності чи культурні механізми за ними стоять?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3018A121" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Порівняння з іншими дослідженнями</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEA3246" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Порівняйте ваші результати з результатами інших авторів. Збігаються вони чи відрізняються? Чим можна пояснити відмінності?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2297859E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Отримані результати узгоджуються з висновками Smith J. [12] щодо фрагментації наративу в цифровому середовищі, проте суперечать даним Chen L. [14], який не виявив суттєвих відмінностей між цифровими та паперовими текстами. Ця відмінність може пояснюватися тим, що Chen L. досліджував прозу на спеціалізованих літературних платформах, тоді як наш корпус охоплює загальні соціальні мережі з ширшою аудиторією»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EDBE3D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Наукова новизна (розгорнуто)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A7FAB6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Детально поясніть, що нового вносить ваше дослідження. Використовуйте стандартні формулювання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6749D5B5" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«Вперше...»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> — для принципово нових результатів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1698666F" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«Удосконалено...»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> — для покращення наявних методів, моделей, підходів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9E7674" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«Набуло подальшого розвитку...»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> — для розвитку та уточнення відомих положень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3340F2" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Практичне значення (розгорнуто)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224F40AF" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Поясніть, як результати можуть бути використані на практиці: у викладанні, видавничій діяльності, культурній політиці, архівній справі, перекладацькій практиці тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557138F6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Розроблена типологія може бути використана в університетських курсах з медіалінгвістики та сучасної літератури. Апробація класифікаційної схеми на матеріалі двох університетських курсів у Київському національному університеті показала, що студенти на 28% точніше ідентифікували жанрові ознаки цифрового тексту порівняно з контрольною групою»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556249B2" w14:textId="17D7D0BB" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Висновки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B21518" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Висновки відповідають на питання: «Що автор довів/встановив?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E014FB" w14:textId="638CB470" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Висновки, які не відповідають меті дослідження або не випливають із представлених результатів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7791C429" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вимоги до висновків:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1F5713" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Зіставте мету дослідження з отриманими результатами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035C4940" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Підкресліть значення отриманих результатів для відповідної галузі знань</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0672CB75" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Окресліть обмеження дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF40B9C" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Кількість висновків: 3–6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396E6425" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Останнім абзацом вкажіть перспективи подальших досліджень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B04BEAD" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>У висновках не допускається цитування джерел</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6013C784" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «У статті було досліджено особливості цифрового наративу в сучасній літературі»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D3A89B" w14:textId="10CA9EE4" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> «Встановлено, що 78,3% текстів цифрової малої прози характеризуються фрагментованою нелінійною структурою, що свідчить про формування самостійної жанрової системи, відмінної від традиційних форм короткої прози, а не про їхню деградацію, як стверджується в частині попередніх досліджень»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7F2DED" w14:textId="16484799" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Подяки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Подяки людям, грантам, фондам тощо розміщуються в окремому ненумерованому розділі наприкінці статті (за наявності).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2611AB66" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Список використаних джерел</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE93AC7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Список подається за порядком згадування в тексті статті та оформлюється відповідно до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ДСТУ 8302:2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2480AC27" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вимоги до джерел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77590F0F" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Мінімальна кількість джерел — 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA3A9D0" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Понад 50% джерел повинні містити DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B651AD" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Не менше 30% — іноземні джерела</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08682DC5" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Не менше 50% — за останні 5 років</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB0A2D4" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Не менше половини джерел — публікації, проіндексовані у Web of Science Core Collection та/або Scopus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566364B3" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Самоцитування — не більше 15% від загальної кількості</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1AFE05" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Не більше двох робіт одного автора (виняток — аналіз творчості конкретного діяча)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8FDB3C" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Уникайте посилань на підручники, науково-популярну літературу, вебсайти, Вікіпедію (крім випадків нагальної потреби)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DA6956" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Заборонено вторинне цитування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4707C83B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Список містить лише ті праці, на які є посилання в тексті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10995DEC" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Заборонено цитування джерел, опублікованих російською мовою в будь-якій країні, а також іншими мовами на території росії та білорусі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B4DC15" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ОБОВ'ЯЗКОВА ВИМОГА ЩОДО DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436BF80E" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Більше 50% джерел повинні містити DOI. Ця вимога є критерієм рейтингового оцінювання видання відповідно до Порядку формування Переліку наукових фахових видань України (Додаток 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2018168B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DOI можна знайти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572583B9" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>на сторінці статті у журналі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553B3702" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>у наукометричних базах (Scopus, Web of Science, Google Scholar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBA29A8" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>через сервіс Crossref: https://search.crossref.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDCFB62" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>через сервіс DOI: https://doi.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA4A0EA" w14:textId="6F687814" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>УВАГА:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Кожне джерело у списку повинно мати посилання у тексті статті. Джерела без посилань у тексті видаляються.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BE0154" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Зразок оформлення джерела з DOI (ДСТУ 8302:2015):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2605BE24" w14:textId="42010B93" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Іваненко О. П. Цифровий наратив у сучасній українській малій прозі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Вісник гуманітарних наук</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. 2025. № 3. С. 45–58. DOI: https://doi.org/10.xxxxx/xxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455C3016" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CADA0FE" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Другий список подається </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>латиницею</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> та містить ті самі джерела, що й «Список використаних джерел», у тому самому порядку. Оформлення — за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>APA 7th edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C062AC8" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Україномовні джерела транслітеруються згідно з постановою КМУ від 27.01.2010 № 55; після транслітерованої назви у квадратних дужках наводиться переклад англійською; наприкінці запису зазначається [in Ukrainian]. За наявності DOI він зазначається обов'язково у форматі https://doi.org/...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A413E6" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Зразок (APA 7):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489C1ED8" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ivanenko, O. P. (2025). Tsyfrovyi naratyv u suchasnii ukrainskii malii prozi [Digital narrative in contemporary Ukrainian short prose]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Visnyk humanitarnykh nauk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, (3), 45–58. https://doi.org/10.xxxxx/xxxxx [in Ukrainian]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28581877" w14:textId="3D25DF31" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B879915" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1B0066" w14:textId="59EB3001" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ʼ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C33668A" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7369284D" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AF5875" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Політика видавничої прозорості</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25701B54" w14:textId="2E924588" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В одному випуску (номері) журналу не може бути опубліковано більше ніж одну статтю одного автора (співавтора).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Друга і наступні статті того самого автора переносяться до наступного випуску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D53769" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Статтю буде відхилено, якщо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BBA571" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Стаття подана не на основі офіційного шаблону або з порушенням його структури</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C6A1E9" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Відсутня чітко сформульована наукова проблема</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3E5AE2" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Мета статті сформульована як процес, а не як результат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553177E0" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Відсутній або формально описаний розділ методології</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D0BC2B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Результати не містять оригінальних даних автора — лише переказ літератури</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF97C3" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Результати дублюють раніше опубліковані без суттєвого розвитку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFDDB06" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Висновки не відповідають меті дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC83E16" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Висновки не випливають із представлених результатів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5302A1B7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Анотація не містить результатів дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2702CD83" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Відсутній ORCID хоча б одного автора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3192E0E0" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Менше 50% джерел містять DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC9B362" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Список джерел містить заборонені джерела або не відповідає іншим встановленим вимогам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F3B7C7" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Виявлено ознаки плагіату, некоректних запозичень або порушення публікаційної етики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDE2CD3" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Рішення редакційної колегії щодо відповідності статті цим вимогам є остаточним і оскарженню не підлягає.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742AE5A8" w14:textId="045DC0BE" w:rsidR="005C2194" w:rsidRDefault="005C2194"/>
+    <w:sectPr w:rsidR="005C2194" w:rsidSect="00CB0187">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1275" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="089A6D45" w14:textId="77777777" w:rsidR="00702FA1" w:rsidRDefault="00702FA1" w:rsidP="009C53B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7794BC0F" w14:textId="77777777" w:rsidR="00702FA1" w:rsidRDefault="00702FA1" w:rsidP="009C53B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol Tiger Expert">
+    <w:altName w:val="Symbol"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Avenir Next">
+    <w:panose1 w:val="020B0503020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:drawing>
-[...61 lines deleted...]
-    <w:r>
+      <w:id w:val="-1555612996"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="633D095B" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="379CD4A1" w14:textId="77777777" w:rsidR="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+    <w:pPr>
+      <w:ind w:firstLine="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="01CCCFD7" w14:textId="7EB3B0CF" w:rsidR="009C22A5" w:rsidRPr="00CB0187" w:rsidRDefault="00CB0187" w:rsidP="00CB0187">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008439FC">
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...178 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="C00000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25026D76" wp14:editId="73303497">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="522477B8" wp14:editId="155C043D">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>-316082</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1081454</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-253206</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10269415</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="69883" cy="64803"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="11430"/>
+              <wp:extent cx="72390" cy="495300"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
               <wp:wrapNone/>
-              <wp:docPr id="680372755" name="Полілінія: фігура 1"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="1097723873" name="Graphic 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
-                      <a:xfrm rot="244319" flipH="1">
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="69883" cy="64803"/>
+                        <a:ext cx="72390" cy="495300"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
-                        <a:gdLst>
-[...10 lines deleted...]
-                        </a:gdLst>
+                        <a:gdLst/>
                         <a:ahLst/>
-                        <a:cxnLst>
-[...15 lines deleted...]
-                        </a:cxnLst>
+                        <a:cxnLst/>
                         <a:rect l="l" t="t" r="r" b="b"/>
                         <a:pathLst>
-                          <a:path w="40622" h="40622">
+                          <a:path w="72390" h="495300">
                             <a:moveTo>
-                              <a:pt x="40622" y="20311"/>
+                              <a:pt x="71996" y="0"/>
                             </a:moveTo>
-                            <a:cubicBezTo>
-[...18 lines deleted...]
-                            </a:cubicBezTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="495300"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="71996" y="495300"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="71996" y="0"/>
+                            </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent2">
-                          <a:lumMod val="40000"/>
-                          <a:lumOff val="60000"/>
+                          <a:lumMod val="20000"/>
+                          <a:lumOff val="80000"/>
                         </a:schemeClr>
                       </a:solidFill>
-                      <a:ln w="2262" cap="flat">
-[...2 lines deleted...]
-                        <a:miter/>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2589572D" id="Полілінія: фігура 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-24.9pt;margin-top:-19.95pt;width:5.5pt;height:5.1pt;rotation:-266861fd;flip:x;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="40622,40622" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsYxYpAMAAP4JAAAOAAAAZHJzL2Uyb0RvYy54bWysVk1v4zYQvRfofyB4LNBIlrVubMRZpAnS&#10;Fki3AZJit0eaoiIBFKmS9Ef21/eRtCw6KeJs0RycIYczb+bNiMOLj7tOko0wttVqSSdnOSVCcV21&#10;6mlJ/3y8/fGcEuuYqpjUSizps7D04+X3311s+4UodKNlJQyBE2UX235JG+f6RZZZ3oiO2TPdCwVl&#10;rU3HHJbmKasM28J7J7Miz2fZVpuqN5oLa7F7E5X0Mviva8HdH3VthSNySRGbC78m/K78b3Z5wRZP&#10;hvVNy/dhsP8QRcdaBdCDqxvmGFmb9pWrruVGW127M667TNd1y0XIAdlM8hfZPDSsFyEXkGP7A032&#10;/3PLP20e+nsDGra9XViIPotdbTpiNNgqynI6mVNSy7b/FQUOSSJssgscPh84FDtHODZn8/PzKSUc&#10;mll5nk89w1n06D3ztXW/CN15mW3urIsFqCAF+iqiWIc+4Vop2zrxBUWrO4ma/JCRMp8VBdnG//vS&#10;vTT4KzUo8ulkQpo3Db5MEoRocAIhNYghnUAoEoT8VPzp4XfFD7YPDL0r/tQgP8VOmXh/F/+pwav4&#10;0QlPQ61ZM5Sf79S+/pAI81dHHhqt19Y3WtoM6KthiVLH5oJV6K23jVG21HjyTcaoSmpcfJMxCE+N&#10;h2/ifWGDz9S4TJFB58idwWXnrzkZrjlHCa45QwmuuZW3YYueOU/5IJLtkoaKUtIMktd1eiMedTjl&#10;PPv7MwgilHOPP57i61XLfxZf/91mOvlQzPf4wV3c8DlFxzG0oIr+j1Q+wyP/x6s+2M3zeWTplUdc&#10;BgB6FUPcTtM5dnu8iiDRJkAlIR+g96Mknh0TObToySRGXo5cjey/hB41byQitRUIFzT66h+E0AaB&#10;2/E6tlq21W0rpS99GMDiWhqyYegpxrlQrggfpVx3v+sq7pc5/mJ1sY1RG7dnwzYgDp4C+BGIVL4H&#10;i2KGr4szTP9aMhcwlPaBRJ6NdTfMNtFzsI+AHcaDiblJfP/ZOMC8tNLV872JQwylsz2/beHpjll3&#10;zwzmCTbxbsGIa7T5SskWb4AltX+vmRGUyN8Uhux8UpY45sKi/PBTgYVJNatUo9bdtQZXuGeAFkR/&#10;3slBrI3uPuO5cuVRoWKKAxv3mcNnGhfXDmuo8ODh4uoqyHgooHZ36qHnwwDukcnj7jMzPfHikjqM&#10;3096eC+Mo9XX/XDW11Xpq7XTdevnbmAs8rRf4JERqrR/EPlXTLoOp8Zn2+U/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAiMtqK+MAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeCFl&#10;CxigpVuiJhAvkliNCbelO7YN3dmmu0D11zue5PZm3subb7L1YFtxxt43jhRMxjEIpNKZhioFH++b&#10;aAnCB01Gt45QwTd6WOe3N5lOjbvQG56LUAkuIZ9qBXUIXSqlL2u02o9dh8Tel+utDjz2lTS9vnC5&#10;beU0jufS6ob4Qq07fK6xPBYnq2D0Oh+6UfFJO/fyM9k8LbbhuN8qdX83PK5ABBzCfxj+8BkdcmY6&#10;uBMZL1oF0UPC6IHFLElAcCKaLXlzYDFNFiDzTF7/kP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA17GMWKQDAAD+CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAiMtqK+MAAAALAQAADwAAAAAAAAAAAAAAAAD+BQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA4HAAAAAA==&#10;" path="m40622,20311v,11218,-9093,20311,-20311,20311c9094,40622,,31529,,20311,,9094,9094,,20311,,31529,,40622,9094,40622,20311xe" fillcolor="#f6c5ac [1301]" stroked="f" strokeweight=".06283mm">
-[...1 lines deleted...]
-              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="69883,32402;34942,64803;0,32402;34942,0;69883,32402" o:connectangles="0,0,0,0,0"/>
+            <v:shape w14:anchorId="1A387E20" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.15pt;margin-top:808.6pt;width:5.7pt;height:39pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="72390,495300" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBYpZY4QwIAAHgFAAAOAAAAZHJzL2Uyb0RvYy54bWy8VE1v2zAMvQ/YfxB0X5ykW9sYcYqhRYcB&#13;&#10;XVugGXZWZDk2JouapMTOvx9FR066nTYMu9gU+cSPR1LLm77VbK+cb8AUfDaZcqaMhLIx24J/Xd+/&#13;&#10;u+bMB2FKocGogh+U5zert2+Wnc3VHGrQpXIMnRifd7bgdQg2zzIva9UKPwGrDBorcK0IeHTbrHSi&#13;&#10;Q++tzubT6WXWgSutA6m8R+3dYOQr8l9VSoanqvIqMF1wzC3Q19F3E7/ZainyrRO2buQxDfEXWbSi&#13;&#10;MRh0dHUngmA71/zmqm2kAw9VmEhoM6iqRiqqAauZTX+p5qUWVlEtSI63I03+37mVj/sX++xi6t4+&#13;&#10;gPzukZGssz4fLfHgj5i+cm3EYuKsJxYPI4uqD0yi8mp+sUCqJVreLz5cTInkTOTprtz58EkB+RH7&#13;&#10;Bx+GHpRJEnWSZG+S6LCTsYeaehg4wx46zrCHm6GHVoR4LyYXRdaNidRjHtHYwl6tgWAhlnA1Wywu&#13;&#10;OUtlYJ4nhDbnSKzpDJVs6W/J24B5VXYCpP8APIX9I3DiMjmTGryKHRuqHgViApXnXHvQTXnfaB2L&#13;&#10;pwVTt9qxvUBahZTKhDmNsN61X6Ac9LhiQ/9EjmpcpUF9ndQYYvREwV8F0YZC/ee4mFMMTEM8zG2c&#13;&#10;4A2Uh2fHOlz1gvsfO+EUZ/qzwV2K70ISXBI2SXBB3wK9HjQ0zod1/004yyyKBQ849o+QNlXkaaJj&#13;&#10;R0ZsvGng4y5A1cRxp9yGjI4HXG/i7/gUxffj/Eyo04O5+gkAAP//AwBQSwMEFAAGAAgAAAAhACv/&#13;&#10;QMvjAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT01vgzAMvU/af4g8abc1wNTSUkI1dR/HVYNp&#13;&#10;55RkBI04iITC/v3MqbtYfvbz83v5YbYdu+jBtw4FxKsImMbaqRYbAZ/V68MWmA8SlewcagG/2sOh&#13;&#10;uL3JZabchB/6UoaGkQj6TAowIfQZ57422kq/cr1G2n27wcpAcGi4GuRE4rbjSRRtuJUt0gcje300&#13;&#10;uv4pRyugev+qJv5WVsdTejLr3RhZJV+EuL+bn/dUnvbAgp7D9QKWDOQfCjJ2diMqzzrCafRIVGo2&#13;&#10;cZoAWyjbOAV2Xka7dQK8yPn/KMUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFilljhD&#13;&#10;AgAAeAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACv/&#13;&#10;QMvjAAAAEgEAAA8AAAAAAAAAAAAAAAAAnQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AACtBQAAAAA=&#13;&#10;" path="m71996,l,,,495300r71996,l71996,xe" fillcolor="#fae2d5 [661]" strokecolor="#fae2d5 [661]">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00F671AB">
+    <w:r w:rsidRPr="0028077B">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...288 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve">Ця робота ліцензується відповідно до </w:t>
     </w:r>
-    <w:r w:rsidR="002F6665">
-      <w:t xml:space="preserve">           </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Creative</w:t>
     </w:r>
-    <w:r w:rsidR="000F6174">
-      <w:t xml:space="preserve">                                        </w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003B5B70" w:rsidRPr="003B5B70">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ВІСНИК ГУМАНІТАРНИХ НАУК </w:t>
+      <w:t>Commons</w:t>
     </w:r>
-    <w:r w:rsidR="003B5B70" w:rsidRPr="003B5B70">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">        </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Attribution</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.0 </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>International</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>License</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="40BC2A58" w14:textId="66C61E17" w:rsidR="009C53B4" w:rsidRPr="003B5B70" w:rsidRDefault="003B5B70" w:rsidP="000F6174">
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6B7FA397" w14:textId="77777777" w:rsidR="00702FA1" w:rsidRDefault="00702FA1" w:rsidP="009C53B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7FFBCEA0" w14:textId="77777777" w:rsidR="00702FA1" w:rsidRDefault="00702FA1" w:rsidP="009C53B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40BC2A58" w14:textId="629007A3" w:rsidR="009C53B4" w:rsidRPr="003B5B70" w:rsidRDefault="003B5B70" w:rsidP="000F6174">
     <w:pPr>
-      <w:pStyle w:val="ae"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:right="1080"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003B5B70">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                                        </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13740260"/>
-[...225 lines deleted...]
-    <w:nsid w:val="35891153"/>
+    <w:nsid w:val="01D5732C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8ABE3C98"/>
+    <w:tmpl w:val="50A8D47A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8910,54 +9988,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B0E28FF"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="030176F9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D75EB63E"/>
+    <w:tmpl w:val="1B1A2B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9059,167 +10137,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="5746536B"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F985D4A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EF6C83E6"/>
+    <w:tmpl w:val="7532711C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9321,51 +10286,1135 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13740260"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CA8F37E"/>
+    <w:lvl w:ilvl="0" w:tplc="2DB4DD4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="226664DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B961BCE"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1A6088"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C7C5B4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35891153"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8ABE3C98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B0E28FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D75EB63E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA11B85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6F8CCE4"/>
+    <w:lvl w:ilvl="0" w:tplc="B1A453DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol Tiger Expert" w:hAnsi="Symbol Tiger Expert" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5746536B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF6C83E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD741FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76E6F848"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61182B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCAA8A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2DB4DD4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0F9ED5" w:themeColor="accent4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9435,51 +11484,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9D22D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF42D42E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0F9ED5" w:themeColor="accent4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9552,80 +11601,211 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A573BDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9530D44A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1189487622">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="234970598">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1005129037">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1155533537">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2006588005">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="178468909">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2021590273">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1716543672">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="879054665">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1652055870">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="234970598">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="11" w16cid:durableId="1704473135">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1005129037">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="12" w16cid:durableId="2119060328">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1155533537">
+  <w:num w:numId="13" w16cid:durableId="373235019">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2006588005">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="14" w16cid:durableId="1599481960">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -9651,116 +11831,119 @@
     <w:rsid w:val="002663EF"/>
     <w:rsid w:val="00270CD7"/>
     <w:rsid w:val="0029484E"/>
     <w:rsid w:val="002B6D54"/>
     <w:rsid w:val="002F6665"/>
     <w:rsid w:val="00343904"/>
     <w:rsid w:val="003B5B70"/>
     <w:rsid w:val="003C13DE"/>
     <w:rsid w:val="00414E2A"/>
     <w:rsid w:val="00434340"/>
     <w:rsid w:val="004A40B1"/>
     <w:rsid w:val="004A6E2E"/>
     <w:rsid w:val="004B2302"/>
     <w:rsid w:val="005372AD"/>
     <w:rsid w:val="00571A40"/>
     <w:rsid w:val="00597322"/>
     <w:rsid w:val="005C2194"/>
     <w:rsid w:val="005D2F9C"/>
     <w:rsid w:val="005F4D01"/>
     <w:rsid w:val="00627564"/>
     <w:rsid w:val="00677F36"/>
     <w:rsid w:val="00692F7C"/>
     <w:rsid w:val="006A2E5F"/>
     <w:rsid w:val="006E3A31"/>
     <w:rsid w:val="006E6732"/>
+    <w:rsid w:val="00702FA1"/>
     <w:rsid w:val="0075432A"/>
     <w:rsid w:val="007746B1"/>
     <w:rsid w:val="007C3ADB"/>
     <w:rsid w:val="00804054"/>
     <w:rsid w:val="00807E0B"/>
     <w:rsid w:val="00855944"/>
     <w:rsid w:val="0089105D"/>
     <w:rsid w:val="00917ABE"/>
     <w:rsid w:val="00971929"/>
     <w:rsid w:val="009B078C"/>
     <w:rsid w:val="009C22A5"/>
     <w:rsid w:val="009C53B4"/>
     <w:rsid w:val="009D364A"/>
     <w:rsid w:val="00A779D5"/>
     <w:rsid w:val="00AC10FF"/>
     <w:rsid w:val="00AD36B4"/>
     <w:rsid w:val="00B1038A"/>
     <w:rsid w:val="00B52AAB"/>
     <w:rsid w:val="00B62EAB"/>
     <w:rsid w:val="00C378D5"/>
     <w:rsid w:val="00CA7D67"/>
+    <w:rsid w:val="00CB0187"/>
     <w:rsid w:val="00CC5F46"/>
     <w:rsid w:val="00CC75FC"/>
     <w:rsid w:val="00D17A40"/>
     <w:rsid w:val="00D17EA6"/>
     <w:rsid w:val="00D501BA"/>
     <w:rsid w:val="00DB32EA"/>
     <w:rsid w:val="00DF3387"/>
     <w:rsid w:val="00E05747"/>
     <w:rsid w:val="00E42CCE"/>
     <w:rsid w:val="00E704AB"/>
     <w:rsid w:val="00E92FB9"/>
+    <w:rsid w:val="00ED3DA2"/>
     <w:rsid w:val="00EE41EB"/>
     <w:rsid w:val="00F671AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F74A036"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E548BD3A-D77C-4CF8-AD32-47C4D3A904D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10112,627 +12295,623 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="40"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="50"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="60"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="70"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="80"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="90"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:link w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...2 lines deleted...]
-    <w:link w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...2 lines deleted...]
-    <w:link w:val="5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
-[...2 lines deleted...]
-    <w:link w:val="6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
-[...2 lines deleted...]
-    <w:link w:val="7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
-[...2 lines deleted...]
-    <w:link w:val="8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
-[...2 lines deleted...]
-    <w:link w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="ac"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
-[...2 lines deleted...]
-    <w:link w:val="ab"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009C53B4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
-[...2 lines deleted...]
-    <w:link w:val="ae"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C53B4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C53B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
-[...2 lines deleted...]
-    <w:link w:val="af0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C53B4"/>
   </w:style>
-  <w:style w:type="character" w:styleId="af2">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B6B2E"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="-3">
+  <w:style w:type="table" w:styleId="GridTable3">
     <w:name w:val="Grid Table 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="000B6B2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
@@ -10830,65 +13009,65 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="af3">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B6B2E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="-32">
+  <w:style w:type="table" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="001445F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
@@ -10966,55 +13145,263 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB0187"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB0187"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00CB0187"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB0187"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB0187"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-UA" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB0187"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB0187"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CB0187"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCode">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB0187"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00CB0187"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="179205369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="385370745">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11161,59 +13548,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1926722912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lib.pnu.edu.ua/files/dstu-8302-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent2" pri="11500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="cycle">
       <a:schemeClr val="accent2">
         <a:alpha val="80000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
@@ -12321,72 +14700,72 @@
     <dgm:cxn modelId="{70A49741-36F6-455C-8076-5234471C8EFD}" srcId="{974F500D-28F1-4365-96EE-7C33488F5D24}" destId="{880270F4-F281-44DE-BF46-F3B9A8AA2B9E}" srcOrd="0" destOrd="0" parTransId="{7E114844-5900-455B-96CC-D2DCB46D1088}" sibTransId="{22963E1F-8E00-4014-AD0E-2AD303C60F6D}"/>
     <dgm:cxn modelId="{5DE9CD71-6932-4E67-B323-9FA941DC9672}" type="presOf" srcId="{596FACD6-3191-4BDB-9E78-48AD7F3D6DBF}" destId="{C49D6236-0B7D-40EE-9750-1585D68521AE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{7C1A88A1-7EE7-4EFD-BCCE-1EFDBC66D03D}" type="presOf" srcId="{596FACD6-3191-4BDB-9E78-48AD7F3D6DBF}" destId="{B1F1CE12-6DD4-4B63-AE16-BF7A5CD20606}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{DF4FA1F6-E82A-4601-AA98-EC1AD5C14E99}" type="presOf" srcId="{32C609D3-4CA3-42A0-90A2-6E54C76969EE}" destId="{81401FB7-0190-46B3-A52A-FC8986BEDE44}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{EF606EFF-E54F-452D-AD64-7D464D0A9F0B}" type="presOf" srcId="{880270F4-F281-44DE-BF46-F3B9A8AA2B9E}" destId="{EE5B0211-044F-4232-9FCB-4E10DB7C9961}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{ED9DB796-A3FF-456F-9E84-76B3A66EB3BC}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{C82102E0-AC7E-45FA-8516-9641E570C732}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{055EC4F6-A5B5-4829-8BB3-3317797F8E80}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{9AD69F94-6F4E-44FF-856A-F4B63442D091}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{3BDF3EBB-1783-46C7-B123-EE3958DB1479}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{74078DEC-E15C-4403-810C-B159355975A7}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{732948C3-702C-4469-A3A5-78A6E726ABBD}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{EE5B0211-044F-4232-9FCB-4E10DB7C9961}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{22AB1905-ED65-4177-B173-23A307D33054}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{97B00845-6B8F-4CCB-B3AE-02D07680C582}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{D15E730A-0839-45AF-A338-8FDD63C5E788}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{8733FEF4-3C14-453F-94AB-56A3BEF9FA9E}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{40F23261-A787-452E-AE2B-5D622CA3C0ED}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{90AB143C-788A-4AB0-B1D0-5BF7C022758C}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{66ACFD15-D1E2-449D-8E04-0A602F622252}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{81401FB7-0190-46B3-A52A-FC8986BEDE44}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{3C3510DE-7DA0-4A7F-92FC-09569CEA61A6}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{C49D6236-0B7D-40EE-9750-1585D68521AE}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{1BE61078-F7C1-456F-B07A-0F79AE1460B5}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{CEC1F27A-679E-4E17-AE3D-A3B50157B9A3}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{3E82CA6E-6A83-43F2-A3AD-222D20485493}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{582E7484-D655-4AED-97C1-333061768C10}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{FE3BE321-BFDB-4C86-B84C-ED20581A5091}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{B1F1CE12-6DD4-4B63-AE16-BF7A5CD20606}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{7DB49641-2956-4B82-8785-F9CD63D1D3CB}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{AB8EC2E2-4233-4DBB-92F9-A68DAD6C4708}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{08266235-59B1-4A77-A5E7-D552E0F8BCE8}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{183DEFA3-26BC-406E-858D-F6C2FA5E18F0}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
     <dgm:cxn modelId="{42FB5AA9-BD8A-454E-AA7F-B52B9425DA1A}" type="presParOf" srcId="{07334082-BF4A-4CB0-82F9-ABBF963A9212}" destId="{9BF96496-1E31-4789-AC52-029F64F40267}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle8"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{C82102E0-AC7E-45FA-8516-9641E570C732}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1159647" y="264658"/>
+          <a:off x="1159488" y="264658"/>
           <a:ext cx="2394508" cy="2176272"/>
         </a:xfrm>
         <a:prstGeom prst="pie">
           <a:avLst>
             <a:gd name="adj1" fmla="val 16200000"/>
             <a:gd name="adj2" fmla="val 1800000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent2">
                 <a:alpha val="90000"/>
@@ -12446,62 +14825,62 @@
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="uk-UA" sz="1100" i="0" kern="1200">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Гуманітарні  науки</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2421610" y="725820"/>
+        <a:off x="2421451" y="725820"/>
         <a:ext cx="855181" cy="647700"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{97B00845-6B8F-4CCB-B3AE-02D07680C582}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1291017" y="265668"/>
+          <a:off x="1290859" y="265668"/>
           <a:ext cx="2176272" cy="2176272"/>
         </a:xfrm>
         <a:prstGeom prst="pie">
           <a:avLst>
             <a:gd name="adj1" fmla="val 1800000"/>
             <a:gd name="adj2" fmla="val 9000000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-20000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent2">
                 <a:alpha val="90000"/>
@@ -12586,62 +14965,62 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="uk-UA" sz="1100" i="0" kern="1200">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>виклики та ризики</a:t>
           </a:r>
           <a:endParaRPr lang="uk-UA" sz="1000" i="0" kern="1200">
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1809177" y="1677654"/>
+        <a:off x="1809019" y="1677654"/>
         <a:ext cx="1165860" cy="569976"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C49D6236-0B7D-40EE-9750-1585D68521AE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1199744" y="246073"/>
+          <a:off x="1199585" y="246073"/>
           <a:ext cx="2399709" cy="2241124"/>
         </a:xfrm>
         <a:prstGeom prst="pie">
           <a:avLst>
             <a:gd name="adj1" fmla="val 9000000"/>
             <a:gd name="adj2" fmla="val 16200000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-40000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent2">
                 <a:alpha val="90000"/>
@@ -12701,62 +15080,62 @@
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="uk-UA" sz="1100" i="0" kern="1200">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Штучний  інтелект</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1477710" y="720978"/>
+        <a:off x="1477552" y="720978"/>
         <a:ext cx="857039" cy="667001"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AB8EC2E2-4233-4DBB-92F9-A68DAD6C4708}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1132418" y="129936"/>
+          <a:off x="1132260" y="129936"/>
           <a:ext cx="2445715" cy="2445715"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 5085"/>
             <a:gd name="adj2" fmla="val 327528"/>
             <a:gd name="adj3" fmla="val 1472472"/>
             <a:gd name="adj4" fmla="val 16199432"/>
             <a:gd name="adj5" fmla="val 5932"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
@@ -12792,172 +15171,172 @@
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{183DEFA3-26BC-406E-858D-F6C2FA5E18F0}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1156295" y="130809"/>
+          <a:off x="1156137" y="130809"/>
           <a:ext cx="2445715" cy="2445715"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 5085"/>
             <a:gd name="adj2" fmla="val 327528"/>
             <a:gd name="adj3" fmla="val 8671970"/>
             <a:gd name="adj4" fmla="val 1800502"/>
             <a:gd name="adj5" fmla="val 5932"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
-                <a:hueOff val="-267410"/>
+                <a:hueOff val="-267411"/>
                 <a:satOff val="-568"/>
                 <a:lumOff val="16162"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
-                <a:hueOff val="-267410"/>
+                <a:hueOff val="-267411"/>
                 <a:satOff val="-568"/>
                 <a:lumOff val="16162"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
-                <a:hueOff val="-267410"/>
+                <a:hueOff val="-267411"/>
                 <a:satOff val="-568"/>
                 <a:lumOff val="16162"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{9BF96496-1E31-4789-AC52-029F64F40267}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1151308" y="123186"/>
+          <a:off x="1151149" y="123186"/>
           <a:ext cx="2445715" cy="2445715"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 5085"/>
             <a:gd name="adj2" fmla="val 327528"/>
             <a:gd name="adj3" fmla="val 15873039"/>
             <a:gd name="adj4" fmla="val 9000000"/>
             <a:gd name="adj5" fmla="val 5932"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
-                <a:hueOff val="-534820"/>
+                <a:hueOff val="-534821"/>
                 <a:satOff val="-1136"/>
                 <a:lumOff val="32325"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
-                <a:hueOff val="-534820"/>
+                <a:hueOff val="-534821"/>
                 <a:satOff val="-1136"/>
                 <a:lumOff val="32325"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="accent2">
                 <a:shade val="90000"/>
-                <a:hueOff val="-534820"/>
+                <a:hueOff val="-534821"/>
                 <a:satOff val="-1136"/>
                 <a:lumOff val="32325"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
@@ -16082,72 +18461,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50795C69-68B4-457D-9419-83DD3F4FAA08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>5867</Characters>
+  <Pages>9</Pages>
+  <Words>1933</Words>
+  <Characters>13304</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>316</Lines>
+  <Paragraphs>211</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16127</CharactersWithSpaces>
+  <CharactersWithSpaces>15026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Editor .</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>